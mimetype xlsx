--- v0 (2026-03-09)
+++ v1 (2026-05-09)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Leads Iberzoo Propet" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2143" uniqueCount="760">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Apellidos</t>
   </si>
   <si>
     <t>Empresa</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Teléfono</t>
   </si>
   <si>
     <t>País</t>
   </si>
   <si>
@@ -64,84 +64,2411 @@
   <si>
     <t>Tipo Negocio</t>
   </si>
   <si>
     <t>Productos Interés</t>
   </si>
   <si>
     <t>Nivel Interés</t>
   </si>
   <si>
     <t>Cómo nos conoció</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Comercial</t>
   </si>
   <si>
     <t>Notas</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
-    <t>Josr</t>
-[...14 lines deleted...]
-    <t>666666666</t>
+    <t>Natalia</t>
+  </si>
+  <si>
+    <t>Gonzalez</t>
+  </si>
+  <si>
+    <t>Planeta peludos</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>centro.planetapeludos@gmail.com</t>
   </si>
   <si>
     <t>España</t>
   </si>
   <si>
-    <t/>
+    <t xml:space="preserve">Villarrobledo </t>
+  </si>
+  <si>
+    <t>Tienda especializada</t>
+  </si>
+  <si>
+    <t>medio</t>
+  </si>
+  <si>
+    <t>Enviar catalogo</t>
+  </si>
+  <si>
+    <t>Sergio</t>
+  </si>
+  <si>
+    <t>No nos conocía, mandar info</t>
+  </si>
+  <si>
+    <t>2026-03-13 17:17:23</t>
+  </si>
+  <si>
+    <t>Itahisa</t>
+  </si>
+  <si>
+    <t>628406699</t>
+  </si>
+  <si>
+    <t>Tenerife</t>
+  </si>
+  <si>
+    <t>Quiere info de donde comprar la marca, es de Tenerife.</t>
+  </si>
+  <si>
+    <t>2026-03-13 17:04:47</t>
+  </si>
+  <si>
+    <t>Giulia</t>
+  </si>
+  <si>
+    <t>giuliak9@gmail.com</t>
+  </si>
+  <si>
+    <t>Italia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No habla ni inglés ni español, quiere información de productos. </t>
+  </si>
+  <si>
+    <t>2026-03-13 16:54:01</t>
+  </si>
+  <si>
+    <t>Juan</t>
+  </si>
+  <si>
+    <t>617610099</t>
+  </si>
+  <si>
+    <t>Peluqueria canina</t>
+  </si>
+  <si>
+    <t>Fernando</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enviar por WhatsApp factura de 250 vacuno M
+250 toy15
+Pareja de cuernos de ciervo</t>
+  </si>
+  <si>
+    <t>2026-03-13 16:43:13</t>
+  </si>
+  <si>
+    <t>Claudia</t>
+  </si>
+  <si>
+    <t>Quimusa</t>
+  </si>
+  <si>
+    <t>Ryoko</t>
+  </si>
+  <si>
+    <t>Private label</t>
+  </si>
+  <si>
+    <t>2026-03-13 16:15:30</t>
+  </si>
+  <si>
+    <t>Victoria</t>
+  </si>
+  <si>
+    <t>The mastiff sisters</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cliente de bimordiscos, hablé con ella en alicante, maja, mandar precios actualizados, se lleva carnero y woodly pequeño </t>
+  </si>
+  <si>
+    <t>2026-03-13 14:57:52</t>
+  </si>
+  <si>
+    <t>Mesut</t>
+  </si>
+  <si>
+    <t>Akcin</t>
+  </si>
+  <si>
+    <t>Kuro &amp;kai pet</t>
+  </si>
+  <si>
+    <t>hello@kurokaipet.com</t>
+  </si>
+  <si>
+    <t>Malaga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Expositor de la feria.
+Es turco.
+El nombre viene del nombre de su perro y gato.
+Le llaml la atencion de nuestro produtos.</t>
+  </si>
+  <si>
+    <t>2026-03-13 14:51:00</t>
+  </si>
+  <si>
+    <t>Mariana</t>
+  </si>
+  <si>
+    <t>Chiar pets</t>
+  </si>
+  <si>
+    <t>m.crebesan93@gmail.com</t>
+  </si>
+  <si>
+    <t>Olivo</t>
+  </si>
+  <si>
+    <t>Llamar</t>
+  </si>
+  <si>
+    <t>Raul</t>
+  </si>
+  <si>
+    <t>Van a montar tienda y están interesados en el Olivo</t>
+  </si>
+  <si>
+    <t>2026-03-13 14:47:55</t>
+  </si>
+  <si>
+    <t>Monica</t>
+  </si>
+  <si>
+    <t>Kurocan</t>
+  </si>
+  <si>
+    <t>kurocaneps@gmail.com</t>
+  </si>
+  <si>
+    <t>617042893</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tarragona </t>
+  </si>
+  <si>
+    <t>Enviar catalogo, Enviar precio</t>
+  </si>
+  <si>
+    <t>Ya le escribí y vio el catálogo, muy maja, le he dado hueso de piel M y woodly pequeño,le interesan snacks nuevos, mandar lista.</t>
+  </si>
+  <si>
+    <t>2026-03-13 14:00:26</t>
+  </si>
+  <si>
+    <t>Mari cruz</t>
+  </si>
+  <si>
+    <t>peluqueriacaninacomotu@gmail.com</t>
+  </si>
+  <si>
+    <t>692649597</t>
+  </si>
+  <si>
+    <t>Ciudad real</t>
+  </si>
+  <si>
+    <t>Queso</t>
+  </si>
+  <si>
+    <t>Enviar tarifas de tienda de queso</t>
+  </si>
+  <si>
+    <t>2026-03-13 13:58:57</t>
+  </si>
+  <si>
+    <t>Teresa</t>
+  </si>
+  <si>
+    <t>Montesino</t>
+  </si>
+  <si>
+    <t>Imperial canis</t>
+  </si>
+  <si>
+    <t>imperial.canis@gmail.com</t>
+  </si>
+  <si>
+    <t>691870926</t>
+  </si>
+  <si>
+    <t>Zaragoza, calatarud</t>
+  </si>
+  <si>
+    <t>Criador</t>
+  </si>
+  <si>
+    <t>Vaca, Bufalo, Juguetes de caucho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Criadero de gatos y perros
+Para los fuertes, mastin napolitano, 
+Qyuere snacks que entretenga para perros gigandes.
+Chica gordita con gafas y coleta. 
+Pinta friky.
+</t>
+  </si>
+  <si>
+    <t>2026-03-13 13:55:56</t>
+  </si>
+  <si>
+    <t>Mascoteria</t>
+  </si>
+  <si>
+    <t>mascoteria.vlc@gmail.com</t>
+  </si>
+  <si>
+    <t>623063377</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enviar precios de tienda. 
+Carnero, núcleo, vaca,bufalo</t>
+  </si>
+  <si>
+    <t>2026-03-13 13:21:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Patricia </t>
+  </si>
+  <si>
+    <t>Peluquería canina obarenes</t>
+  </si>
+  <si>
+    <t>645361539</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miranda  de Ebro </t>
+  </si>
+  <si>
+    <t>Mandar info por WhatsApp, preguntan condiciones, vienen dos mujeres</t>
+  </si>
+  <si>
+    <t>2026-03-13 13:09:26</t>
+  </si>
+  <si>
+    <t>Jiaxin</t>
+  </si>
+  <si>
+    <t>jxinxy@gmail.com</t>
+  </si>
+  <si>
+    <t>639703953</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madrid </t>
+  </si>
+  <si>
+    <t>Van a montar nueva tienda , chica china joven viene con su madre.</t>
+  </si>
+  <si>
+    <t>2026-03-13 12:38:45</t>
+  </si>
+  <si>
+    <t>Giomara</t>
+  </si>
+  <si>
+    <t>Visuete</t>
+  </si>
+  <si>
+    <t>Agripac</t>
+  </si>
+  <si>
+    <t>Manager</t>
+  </si>
+  <si>
+    <t>gvisuete@agripac.com.ec</t>
+  </si>
+  <si>
+    <t>+593994370584</t>
+  </si>
+  <si>
+    <t>Otro</t>
+  </si>
+  <si>
+    <t>Ecuador</t>
   </si>
   <si>
     <t>Distribuidor</t>
   </si>
   <si>
-    <t>medio</t>
-[...5 lines deleted...]
-    <t>2026-03-09 13:29:06</t>
+    <t>2026-03-13 12:37:18</t>
+  </si>
+  <si>
+    <t>Fabio</t>
+  </si>
+  <si>
+    <t>Dopatudo</t>
+  </si>
+  <si>
+    <t>Portugués tiene una tienda, pero dice que tiene logística como para ser distribuidor</t>
+  </si>
+  <si>
+    <t>2026-03-13 12:34:07</t>
+  </si>
+  <si>
+    <t>Lazaro</t>
+  </si>
+  <si>
+    <t>Sucesores de Julián Jiménez García</t>
+  </si>
+  <si>
+    <t>ventas@rabbitskin.es</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Posibles proveedores de productos secos, como orejas de conejo, etc. se están sacando las el registro sanitario</t>
+  </si>
+  <si>
+    <t>2026-03-13 12:29:13</t>
+  </si>
+  <si>
+    <t>Leonor</t>
+  </si>
+  <si>
+    <t>Vall can</t>
+  </si>
+  <si>
+    <t>Ceo</t>
+  </si>
+  <si>
+    <t>vallcan.edu@gmail.com</t>
+  </si>
+  <si>
+    <t>616899526</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>E-commerce</t>
+  </si>
+  <si>
+    <t>Olivo, Vaca, Juguetes de caucho</t>
+  </si>
+  <si>
+    <t>alto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Quiere cosas.duras para perros grandes.
+Rustic, gamo entero  (hablamos). Nucleo
+Adiestradora
+Mas resistentes
+Bolsitas de piel
+Pelo naranja, rellenita con gafas, parrce a Ruth
+Le he dado muestras ver la foto</t>
+  </si>
+  <si>
+    <t>2026-03-13 12:14:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laura </t>
+  </si>
+  <si>
+    <t>Dog adventure</t>
+  </si>
+  <si>
+    <t>contacto@dogadventure.es</t>
+  </si>
+  <si>
+    <t>Le interesa lo natural, muy maja</t>
+  </si>
+  <si>
+    <t>2026-03-13 12:13:53</t>
+  </si>
+  <si>
+    <t>Cristina</t>
+  </si>
+  <si>
+    <t>Wecan</t>
+  </si>
+  <si>
+    <t>wecansegovia@clinicaswecan.com</t>
+  </si>
+  <si>
+    <t>Segovia</t>
+  </si>
+  <si>
+    <t>Se le ve interés, se lleva muestra de ciervo y woodly pequeño.mujer con ojos azules bonitos y maja.</t>
+  </si>
+  <si>
+    <t>2026-03-13 11:59:27</t>
+  </si>
+  <si>
+    <t>Carolina</t>
+  </si>
+  <si>
+    <t>wau.fit.contact@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Va a montar una tienda y conoce astas y cuernos, puede ser interesante </t>
+  </si>
+  <si>
+    <t>2026-03-13 11:37:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lucia </t>
+  </si>
+  <si>
+    <t>Pizca y trufa</t>
+  </si>
+  <si>
+    <t>605315311</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Córdoba </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pasar precios, pregunta por PvP, pasar info por WhatsApp </t>
+  </si>
+  <si>
+    <t>2026-03-12 20:02:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hombre con coleta y café </t>
+  </si>
+  <si>
+    <t>Naturanimal</t>
+  </si>
+  <si>
+    <t>Dice q han venido sus compañeros pero no lo tenemos anotado, estudiar?</t>
+  </si>
+  <si>
+    <t>2026-03-12 19:51:25</t>
+  </si>
+  <si>
+    <t>Jana</t>
+  </si>
+  <si>
+    <t>Club veterinario la legua</t>
+  </si>
+  <si>
+    <t>jana@clubveterinario.es</t>
+  </si>
+  <si>
+    <t>695559777</t>
+  </si>
+  <si>
+    <t xml:space="preserve">León </t>
+  </si>
+  <si>
+    <t>Interés, tienen prisa.</t>
+  </si>
+  <si>
+    <t>2026-03-12 19:35:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrea </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hospital veterinario parla sur </t>
+  </si>
+  <si>
+    <t>parla@suveterinario.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parla </t>
+  </si>
+  <si>
+    <t>bajo</t>
+  </si>
+  <si>
+    <t>Curiosean los productos, interés en general pero se van rápido, van dos chicas una morena</t>
+  </si>
+  <si>
+    <t>2026-03-12 18:48:00</t>
+  </si>
+  <si>
+    <t>Chica pelo azul</t>
+  </si>
+  <si>
+    <t>Face dog</t>
+  </si>
+  <si>
+    <t>info@facedogbilbao.com</t>
+  </si>
+  <si>
+    <t>Bilbao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La chica veinte mil decientos cincuentaLa perra pastor aleman, se llama Gabi
+Busca olivo, no encuentra.
+Chica con pelo azul, poca expresion.
+Tiene productos de otra marca.
+Llevo Woodly chew SM.</t>
+  </si>
+  <si>
+    <t>2026-03-12 18:47:55</t>
+  </si>
+  <si>
+    <t>Asuncion</t>
+  </si>
+  <si>
+    <t>González casto</t>
+  </si>
+  <si>
+    <t>Jarozoo</t>
+  </si>
+  <si>
+    <t>jarozoo23@gmail.com</t>
+  </si>
+  <si>
+    <t>Le interesa maderas y astas, se va rápido. Rubia con una joven guapa y otra mujer</t>
+  </si>
+  <si>
+    <t>2026-03-12 18:42:36</t>
+  </si>
+  <si>
+    <t>José o carlos?</t>
+  </si>
+  <si>
+    <t>Pet mail</t>
+  </si>
+  <si>
+    <t>admin@petmail.es</t>
+  </si>
+  <si>
+    <t>622559433</t>
+  </si>
+  <si>
+    <t>Zona de cadiz</t>
+  </si>
+  <si>
+    <t>Cadena de tiendas</t>
+  </si>
+  <si>
+    <t>Enviar catalogo, Seguimiento urgente, Enviar precio</t>
+  </si>
+  <si>
+    <t>Ya les envié info y contestaron, les interesa bastante, mandar cosas otra vez y estar encima de ellos, trabajan nuestros productos.</t>
+  </si>
+  <si>
+    <t>2026-03-12 18:27:56</t>
+  </si>
+  <si>
+    <t>Farukan</t>
+  </si>
+  <si>
+    <t>622637286</t>
+  </si>
+  <si>
+    <t>Badajoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le gusta marca España, le gusta mucho astas y cosas de piel. Chica morena guapa, sabe del ambiente de la caza y cuernos </t>
+  </si>
+  <si>
+    <t>2026-03-12 18:24:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gema </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vinclecani </t>
+  </si>
+  <si>
+    <t>vinclecani@gmail.com</t>
+  </si>
+  <si>
+    <t>Rubí</t>
+  </si>
+  <si>
+    <t>Tienda especializada, Otro</t>
+  </si>
+  <si>
+    <t>Viene con la chica de antes juntas, quiere precio distribuidor? Aunque no tiene volumen... Estudiar bien</t>
+  </si>
+  <si>
+    <t>2026-03-12 18:10:24</t>
+  </si>
+  <si>
+    <t>Gonzalo</t>
+  </si>
+  <si>
+    <t>Giner</t>
+  </si>
+  <si>
+    <t>barkitagestiones@gmail.com</t>
+  </si>
+  <si>
+    <t>620583680</t>
+  </si>
+  <si>
+    <t>Tarifa distribuidor queso personalizado y olivo</t>
+  </si>
+  <si>
+    <t>2026-03-12 18:09:15</t>
+  </si>
+  <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>Nibbles &amp; wags</t>
+  </si>
+  <si>
+    <t>info@livinjapan.es</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Precio minorista
+No quiere que astille, Woodly chew le interesa.
+Ya contacto anteriormente Sergio</t>
+  </si>
+  <si>
+    <t>2026-03-12 18:07:29</t>
+  </si>
+  <si>
+    <t>Jessica</t>
+  </si>
+  <si>
+    <t>Numivet</t>
+  </si>
+  <si>
+    <t>numivet@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-03-12 17:58:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José </t>
+  </si>
+  <si>
+    <t>Rincón de hiro</t>
+  </si>
+  <si>
+    <t>Seguimiento urgente</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ya hemos hablado, trabaja con japag y con nuestros productos, quiere snacks "a granel", dice que compra sacos de unos 10-20 kg a granel con buen precio en Alemania. </t>
+  </si>
+  <si>
+    <t>2026-03-12 17:50:42</t>
+  </si>
+  <si>
+    <t>Patricia</t>
+  </si>
+  <si>
+    <t>gijon1@mascotasana.es</t>
+  </si>
+  <si>
+    <t>636138826</t>
+  </si>
+  <si>
+    <t>Olivo, Brezo, Cafeto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tiene 3 tiendas o mas. Le interesa maderas y algo para los desteuctores.
+Le interesa ser distribuidor oficial.
+Cuernos le preocupa por si astilla y le hace daño a perros.
+Muy maja</t>
+  </si>
+  <si>
+    <t>2026-03-12 17:46:39</t>
+  </si>
+  <si>
+    <t>Farah</t>
+  </si>
+  <si>
+    <t>VENTRE A PATTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ya le envié todo, mandar catálogo otra vez y seguimiento, chica marroquí pero no lo parece, guapa. Se lleva carnero S y rustyc XL </t>
+  </si>
+  <si>
+    <t>2026-03-12 17:15:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carles </t>
+  </si>
+  <si>
+    <t>Tarrago busom</t>
+  </si>
+  <si>
+    <t>Global pet wash</t>
+  </si>
+  <si>
+    <t>Gerente</t>
+  </si>
+  <si>
+    <t>spacecat03@hotmail.com</t>
+  </si>
+  <si>
+    <t>670450089</t>
+  </si>
+  <si>
+    <t>Vienen dos catalanes q hablan catalán, muestran interés y ya han trabajado algunos productos como maderas y astas</t>
+  </si>
+  <si>
+    <t>2026-03-12 17:02:03</t>
+  </si>
+  <si>
+    <t>Antonio</t>
+  </si>
+  <si>
+    <t>Delmocan</t>
+  </si>
+  <si>
+    <t>direccion@delmocan.com</t>
+  </si>
+  <si>
+    <t>679491615</t>
+  </si>
+  <si>
+    <t>Huelva</t>
+  </si>
+  <si>
+    <t>Ofrecen deshidratados, intercambio de astas por si producto? Tienen astas y muchos snacks, son fabricantes, Raúl habla con ellos</t>
+  </si>
+  <si>
+    <t>2026-03-12 16:34:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lisa, mujer de Guillermo </t>
+  </si>
+  <si>
+    <t>Casa matilda</t>
+  </si>
+  <si>
+    <t>Ya es cliente, mandar en verano cafeto partido y alguna muestra de queso nuevo. Ofrecer productos nuevos de india</t>
+  </si>
+  <si>
+    <t>2026-03-12 16:17:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aron </t>
+  </si>
+  <si>
+    <t>aron.rodriguez@herrajardin.es</t>
+  </si>
+  <si>
+    <t>Distribuidor, lleva de todo cosas de Jardin, pero dice que está interesado en este tipo de productos</t>
+  </si>
+  <si>
+    <t>2026-03-12 15:49:01</t>
+  </si>
+  <si>
+    <t>Kimberly</t>
+  </si>
+  <si>
+    <t>misspatipaspeludas@gmail.com</t>
+  </si>
+  <si>
+    <t>601311570</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ver jocomomola, de moda.es de moda.
+Me ha enviado Whatsapp.
+Tiene tienda on line y le interesa un poco de todo.
+Las gafas muy fashion.
+</t>
+  </si>
+  <si>
+    <t>2026-03-12 15:44:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rebeca </t>
+  </si>
+  <si>
+    <t>Argomanza</t>
+  </si>
+  <si>
+    <t>info@argomanza.com</t>
+  </si>
+  <si>
+    <t>Visita al stand</t>
+  </si>
+  <si>
+    <t>Enviar catalogo, Llamar, Enviar precio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rebeca, estuve el año pasado y estaba interesada en comprar, pero las cantidades eran muy altas y perdimos el contacto
+Ahora le he dicho que las cantidades son más bajas, siguen interesados en comprar son distribuidores
+</t>
+  </si>
+  <si>
+    <t>2026-03-12 15:42:41</t>
+  </si>
+  <si>
+    <t>Pérez de la Cueva</t>
+  </si>
+  <si>
+    <t>antonio.perez@mercoguadiana.net</t>
+  </si>
+  <si>
+    <t>636115614</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tienen 11 tiendas distribuidas por Extremadura.
+Puede ser que les cuadre precio distribuidor según precio.
+Enviar tarifas</t>
+  </si>
+  <si>
+    <t>2026-03-12 15:41:03</t>
+  </si>
+  <si>
+    <t>Konstantinos</t>
+  </si>
+  <si>
+    <t>Nikos</t>
+  </si>
+  <si>
+    <t>Denik pets</t>
+  </si>
+  <si>
+    <t>denikpets@gmail.com</t>
+  </si>
+  <si>
+    <t>+00306947348200</t>
+  </si>
+  <si>
+    <t>Grecia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le interesa nuestra marca.
+La chica morena morro rojo muy guapa, chico con pelo largo.</t>
+  </si>
+  <si>
+    <t>2026-03-12 15:26:25</t>
+  </si>
+  <si>
+    <t>Philippe</t>
+  </si>
+  <si>
+    <t>Cabirol</t>
+  </si>
+  <si>
+    <t>Animal concept - pcjm concept lda (empresa)</t>
+  </si>
+  <si>
+    <t>geral@animalconcept.com</t>
+  </si>
+  <si>
+    <t>+351968080385</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>Oliveira sao mateus - vila nova famalicao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Best seller, 
+Todos los precios
+Productos de no son comunes,woodly, nucleo, piel, carnero, 
+Indicar los productos best seller, nuevos o novedorp.
+Le parecio nuevo e interesante nucleos , suela, woodly. Ya tiene mucha marca, para el es mas facil meter algo 
+Frances que vive 33 anos en Portugal.</t>
+  </si>
+  <si>
+    <t>2026-03-12 15:09:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martien </t>
+  </si>
+  <si>
+    <t>Wanpy</t>
+  </si>
+  <si>
+    <t>martien@wanpy.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vienen dos guiris, muy majos una mayor y otro joven, dicen que han trabajado con empresas holandesas y les gusta nuestros productos, preguntan si fabricamos. Estudiar empresa y cliente potencial e importante </t>
+  </si>
+  <si>
+    <t>2026-03-12 15:00:39</t>
+  </si>
+  <si>
+    <t>Rebeca</t>
+  </si>
+  <si>
+    <t>Wild essence</t>
+  </si>
+  <si>
+    <t>wildessence@outlook.es</t>
+  </si>
+  <si>
+    <t>603028432</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Va a abrir la tienda.
+Tiene 2 perros , pastor aleman pelo corto,mestizo de tekker.
+Una pareja muy simpatica.
+Rebeca habla m7cho, su novio con los ojos muy azules.</t>
+  </si>
+  <si>
+    <t>2026-03-12 14:35:39</t>
+  </si>
+  <si>
+    <t>Tamara</t>
+  </si>
+  <si>
+    <t>Villar Fernandez</t>
+  </si>
+  <si>
+    <t>info@cienpets.com</t>
+  </si>
+  <si>
+    <t>623946504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Santiago de Compostela </t>
+  </si>
+  <si>
+    <t>www.cienpets.com</t>
+  </si>
+  <si>
+    <t>Mandar precios de todo tarifa para tienda</t>
+  </si>
+  <si>
+    <t>2026-03-12 14:23:37</t>
+  </si>
+  <si>
+    <t>Malgorzata</t>
+  </si>
+  <si>
+    <t>Spare</t>
+  </si>
+  <si>
+    <t>malgorzata.gutowska1@gmail.com</t>
+  </si>
+  <si>
+    <t>Polonia</t>
+  </si>
+  <si>
+    <t>www.spare.pl</t>
+  </si>
+  <si>
+    <t>Le gusta bastante nuestros productos, les hace foto a todo, se lleva woodly. Spare también es su empresa, buscar más info, quería muestras, enviar?</t>
+  </si>
+  <si>
+    <t>2026-03-12 14:22:53</t>
+  </si>
+  <si>
+    <t>Arturo</t>
+  </si>
+  <si>
+    <t>Realbite</t>
+  </si>
+  <si>
+    <t>Director</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fabricante de Barf, quiere introducir snaa traemos las cosas también de fuera. por ejemplo, esto es de India, esto es por la búfalo. esto es una piel de Búfalo que esto procedente de animales, perros, le encanta, o sea como si fuera chucho para niños. estos también tenemos ahora muy pronto nos van a llegar también, me parece que pezuña. aparte de eso tenemos orejas. sí, estos también podemos. cuando llegue allí.ks una vez que volvemos a la oficina, ¿qué te paso del precio del distribuidor? cantidad mínima? si en productos si en unidades por talla. y total, pedido de mil quinientos €. de todos modos el primer cuadro se incluye flexible. dentro de eso, producto de cien depende. pero todo es cuestión de hablar
+Snacks naturales, juguetes de momento no.</t>
+  </si>
+  <si>
+    <t>2026-03-12 14:22:08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pedro </t>
+  </si>
+  <si>
+    <t>Bautista</t>
+  </si>
+  <si>
+    <t>pedrobaucan@gmail.com</t>
+  </si>
+  <si>
+    <t>696694787</t>
+  </si>
+  <si>
+    <t>baucan.es</t>
+  </si>
+  <si>
+    <t>Precio de todo para tienda</t>
+  </si>
+  <si>
+    <t>2026-03-12 14:18:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José Prat </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Santa perreria </t>
+  </si>
+  <si>
+    <t>santaperreria2025@gmail.com</t>
+  </si>
+  <si>
+    <t>Ha pedido que le mandemos información de todo, sobre todo precios y catálogo</t>
+  </si>
+  <si>
+    <t>2026-03-12 14:08:46</t>
+  </si>
+  <si>
+    <t>Vetnatura</t>
+  </si>
+  <si>
+    <t>cv.vetnatura@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hortaleza Madrid </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ha trabajado con algunos productos como astas y olivo, su padre es de Hellín </t>
+  </si>
+  <si>
+    <t>2026-03-12 13:55:36</t>
+  </si>
+  <si>
+    <t>Marta</t>
+  </si>
+  <si>
+    <t>Maskoteka</t>
+  </si>
+  <si>
+    <t>tierrasaltacastilla@hotmail.com</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residencia
+Para mordedura muy fuertes
+Tiene akita inu
+Mordedura fuerte
+Le gusto juguetes de caucho,mas gordo.
+Alta guapa pero muy maquillada</t>
+  </si>
+  <si>
+    <t>2026-03-12 13:41:44</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>Implican</t>
+  </si>
+  <si>
+    <t>implican@hotmail.com</t>
+  </si>
+  <si>
+    <t>682855299</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guadalajara </t>
+  </si>
+  <si>
+    <t>Han trabajado astas de ciervo, es una pareja. Les he dado woodly</t>
+  </si>
+  <si>
+    <t>2026-03-12 13:40:12</t>
+  </si>
+  <si>
+    <t>Julia y gonzalo</t>
+  </si>
+  <si>
+    <t>Espacio animal</t>
+  </si>
+  <si>
+    <t>info@espacioanimal.es</t>
+  </si>
+  <si>
+    <t>687274407</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tenían mensaje nuestro en Instagram, han tenido algunos productos como el brezo, olivo, cafeto y astas </t>
+  </si>
+  <si>
+    <t>2026-03-12 13:27:23</t>
+  </si>
+  <si>
+    <t>Ana</t>
+  </si>
+  <si>
+    <t>La caseta de Willy</t>
+  </si>
+  <si>
+    <t>ana@lacasetadewilly.com</t>
+  </si>
+  <si>
+    <t>722606181</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alimentacion natural, snack naturales.
+Ana ,perro rizado que me acuerdo a Pili de tejeadictos
+Su marido chiquitin, con gafas</t>
+  </si>
+  <si>
+    <t>2026-03-12 13:12:32</t>
+  </si>
+  <si>
+    <t>Vanesa</t>
+  </si>
+  <si>
+    <t>Centro veterinario huellitas</t>
+  </si>
+  <si>
+    <t>cveterinariohuellitas@gmail.com</t>
+  </si>
+  <si>
+    <t>622209767</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yeles </t>
+  </si>
+  <si>
+    <t>Tienda especializada, Clinica veterinaria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Viene un matrimonio, le gusta las cosas naturales,muy majos son de un pueblo de Toledo. Es veterinario y tienda. Le hemos dado woodly </t>
+  </si>
+  <si>
+    <t>2026-03-12 13:11:41</t>
+  </si>
+  <si>
+    <t>Presidente</t>
+  </si>
+  <si>
+    <t>fernando@salvandopeludo.org</t>
+  </si>
+  <si>
+    <t>Mostoles</t>
+  </si>
+  <si>
+    <t>https://salvandopeludos.org/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Protectora de animales
+</t>
+  </si>
+  <si>
+    <t>2026-03-12 12:52:47</t>
+  </si>
+  <si>
+    <t>Miriam</t>
+  </si>
+  <si>
+    <t>Shidog</t>
+  </si>
+  <si>
+    <t>shivapastoraleman@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Educadora de perros, no tiene mucha idea de los productos, chica de mi edad muy maja. Le hemos dado woodly </t>
+  </si>
+  <si>
+    <t>2026-03-12 12:48:58</t>
+  </si>
+  <si>
+    <t>Doris</t>
+  </si>
+  <si>
+    <t>Belgica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Esta de construccion de una empresa, en mesio de registro.
+Quiere private label.
+Dice que no hay nada que ver la empresa de la yarjeta, dice que es otra empresa. Habra q ver que hace , por si quiere sacer la informacion o no.
+</t>
+  </si>
+  <si>
+    <t>2026-03-12 12:15:09</t>
+  </si>
+  <si>
+    <t>Jumesa</t>
+  </si>
+  <si>
+    <t>jumelendez@jumesamedina.com</t>
+  </si>
+  <si>
+    <t>653865024</t>
+  </si>
+  <si>
+    <t>Cadiz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caja de expositor, le interesa.
+Vibieron 2, juan y otro q parecia a Russsel.</t>
+  </si>
+  <si>
+    <t>2026-03-12 12:05:23</t>
+  </si>
+  <si>
+    <t>Miguel y ana</t>
+  </si>
+  <si>
+    <t>Guau gazul</t>
+  </si>
+  <si>
+    <t>guaugazul@gmail.com</t>
+  </si>
+  <si>
+    <t>Alcalá de los gazules</t>
+  </si>
+  <si>
+    <t>No tienen mucha información sobre estos productos, viene un matrimonio de cadiz</t>
+  </si>
+  <si>
+    <t>2026-03-12 11:51:36</t>
+  </si>
+  <si>
+    <t>Alicja</t>
+  </si>
+  <si>
+    <t>Zooplus</t>
+  </si>
+  <si>
+    <t>alicja.hojda@zooplus.com</t>
+  </si>
+  <si>
+    <t>Enviar catalogo, Seguimiento urgente</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lleva zooplus,  Wolf of Wilderness encajaría bien con nuestros productos dice, pregunta por marca privada, mandarle información y que si le hacemos marca privada, cadena y empresa muy grande </t>
+  </si>
+  <si>
+    <t>2026-03-12 11:28:28</t>
+  </si>
+  <si>
+    <t>Erik</t>
+  </si>
+  <si>
+    <t>Hospital veterinario leuka</t>
+  </si>
+  <si>
+    <t>doctorleuka@gmail.com</t>
+  </si>
+  <si>
+    <t>674415233</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le interesa todo. 
+Sobre todo queso.
+Pasar tarifa de todos los productos para tiendas</t>
+  </si>
+  <si>
+    <t>2026-03-12 11:18:39</t>
+  </si>
+  <si>
+    <t>Dusko</t>
+  </si>
+  <si>
+    <t>Koska</t>
+  </si>
+  <si>
+    <t>info@koska.es</t>
+  </si>
+  <si>
+    <t>Coco</t>
+  </si>
+  <si>
+    <t>Tiene pelotas de coco , enviar email</t>
+  </si>
+  <si>
+    <t>2026-03-12 11:12:09</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Saez</t>
+  </si>
+  <si>
+    <t>Doggou snacks</t>
+  </si>
+  <si>
+    <t>info@doggousnacks.com</t>
+  </si>
+  <si>
+    <t>Almeria</t>
+  </si>
+  <si>
+    <t>Distribuidor, Otro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fabricante de snack
+Pata de pollo
+Dice que tiene todos los documentos para alimentacion
+Rubio , joven ,gordito
+</t>
+  </si>
+  <si>
+    <t>2026-03-12 11:00:55</t>
+  </si>
+  <si>
+    <t>Feli y pilar</t>
+  </si>
+  <si>
+    <t>Vida animal elche</t>
+  </si>
+  <si>
+    <t>info@vidanimalelche.com</t>
+  </si>
+  <si>
+    <t>Elche</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ya les había mandado varias veces la info y precios, revisar esto,vienen dos chicas </t>
+  </si>
+  <si>
+    <t>2026-03-12 10:43:31</t>
+  </si>
+  <si>
+    <t>Pedro</t>
+  </si>
+  <si>
+    <t>Domo naturen</t>
+  </si>
+  <si>
+    <t>Dueño</t>
+  </si>
+  <si>
+    <t>info@domonaturen.es</t>
+  </si>
+  <si>
+    <t>696923454</t>
+  </si>
+  <si>
+    <t>Jaen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interesado en todo pero poca capacidad de compra.
+1500€ de pedido mínimo le pareció mucho.
+Aún así le interesa</t>
+  </si>
+  <si>
+    <t>2026-03-11 19:51:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">María </t>
+  </si>
+  <si>
+    <t>Iron dogs</t>
+  </si>
+  <si>
+    <t>irondogstienda@gmail.com</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Asturias, vienen 3, les interesa bastante caucho y bolsitas de piel, preguntan por si negociamos precio si compran por ejemplo 50 unidades de alguna referencia </t>
+  </si>
+  <si>
+    <t>2026-03-11 19:50:10</t>
+  </si>
+  <si>
+    <t>Montaña</t>
+  </si>
+  <si>
+    <t>Montaña Leon</t>
+  </si>
+  <si>
+    <t>Enviar muestras</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Va a hacer pedido, enviar muestra de nucleo, hueso de piel y 5 cordones de la bolsa de chuches de piel
+Le gusto bolsitas de caca negro, ya ha comprado la marron</t>
+  </si>
+  <si>
+    <t>2026-03-11 19:18:14</t>
+  </si>
+  <si>
+    <t>Odilo</t>
+  </si>
+  <si>
+    <t>Quinta das mascotas</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Va a hacer pedido de caucho, revisar si hemos enviado queso</t>
+  </si>
+  <si>
+    <t>2026-03-11 18:34:48</t>
+  </si>
+  <si>
+    <t>Ester</t>
+  </si>
+  <si>
+    <t>Naturpet</t>
+  </si>
+  <si>
+    <t>naturpetmascotas@gamil.com</t>
+  </si>
+  <si>
+    <t>653046779</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tienda 
+5 un. Es un poco alto.
+Hablariamos.
+La chica con pelo rosa,
+Otra chica de Albacete pero vive en Segovia
+Dijo que Maribel se.come muy bien el cochinillo</t>
+  </si>
+  <si>
+    <t>2026-03-11 18:18:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Belén </t>
+  </si>
+  <si>
+    <t>belenrodriguezc@hotmail.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pasar catálogo solo, mujer que quiere recomendar nuestros productos a su tienda de confianza </t>
+  </si>
+  <si>
+    <t>2026-03-11 18:07:45</t>
+  </si>
+  <si>
+    <t>Roberto Carlos</t>
+  </si>
+  <si>
+    <t>Petklan</t>
+  </si>
+  <si>
+    <t>Canaria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vaca con Puntas,
+Carnero con punta
+Nucleo
+Bufalo con punta
+Llevaron woodly chew
+</t>
+  </si>
+  <si>
+    <t>2026-03-11 17:57:21</t>
+  </si>
+  <si>
+    <t>Sautreau brice</t>
+  </si>
+  <si>
+    <t>Francia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madera
+Ciervo todo
+Habla solo frances, distribuidor . Le interesa distribuir Antlerworld</t>
+  </si>
+  <si>
+    <t>2026-03-11 17:46:17</t>
+  </si>
+  <si>
+    <t>Rosie</t>
+  </si>
+  <si>
+    <t>Patamaki</t>
+  </si>
+  <si>
+    <t>tienda@patamaki.com</t>
+  </si>
+  <si>
+    <t>Manzanares el real</t>
+  </si>
+  <si>
+    <t>2026-03-11 17:45:31</t>
+  </si>
+  <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>Vilavets</t>
+  </si>
+  <si>
+    <t>maria@vilavets.com</t>
+  </si>
+  <si>
+    <t>Mallorca</t>
+  </si>
+  <si>
+    <t>Clinica veterinaria</t>
+  </si>
+  <si>
+    <t>Enviar precio</t>
+  </si>
+  <si>
+    <t>2026-03-11 17:37:50</t>
+  </si>
+  <si>
+    <t>Yola</t>
+  </si>
+  <si>
+    <t>Pidan</t>
+  </si>
+  <si>
+    <t>yola.pidan@gmail.com</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Mujer china, no sabe que son nuestros productos, estudiar bien que empresa es, quiere precios</t>
+  </si>
+  <si>
+    <t>2026-03-11 17:36:45</t>
+  </si>
+  <si>
+    <t>Rami</t>
+  </si>
+  <si>
+    <t>El mismo</t>
+  </si>
+  <si>
+    <t>a7291104@gmail.com</t>
+  </si>
+  <si>
+    <t>603221462</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Es un hombre mayor, interesado en todo, importador </t>
+  </si>
+  <si>
+    <t>2026-03-11 17:09:01</t>
+  </si>
+  <si>
+    <t>Lu</t>
+  </si>
+  <si>
+    <t>No hablaban ni español ni inglés, hablar por WhatsApp y a ver qué nos comenta, tenía interés.</t>
+  </si>
+  <si>
+    <t>2026-03-11 16:47:16</t>
+  </si>
+  <si>
+    <t>Azahara</t>
+  </si>
+  <si>
+    <t>Roluki petshop</t>
+  </si>
+  <si>
+    <t>Alovera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Va a hacer pedido, ponerse en contacto con ella,ya he hablado con ella, le hemos regalado woodly, preguntar que tal </t>
+  </si>
+  <si>
+    <t>2026-03-11 16:45:04</t>
+  </si>
+  <si>
+    <t>Laura, sonia</t>
+  </si>
+  <si>
+    <t>vicalcan@ivcevidensia.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 chicas, 
+</t>
+  </si>
+  <si>
+    <t>2026-03-11 16:44:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">María creo, ha venido gente y no he podido apuntarlo justo </t>
+  </si>
+  <si>
+    <t>Foodies &amp; bandits</t>
+  </si>
+  <si>
+    <t>utopia@foodiesandbandits.com</t>
+  </si>
+  <si>
+    <t>606582971</t>
+  </si>
+  <si>
+    <t>Les ve dado muestras de carnero pequeño, ebano y brezo, dicen que van a probar con las maderas</t>
+  </si>
+  <si>
+    <t>2026-03-11 16:42:33</t>
+  </si>
+  <si>
+    <t>Nuria</t>
+  </si>
+  <si>
+    <t>podendogs@gmail.com</t>
+  </si>
+  <si>
+    <t>Criador, Otro</t>
+  </si>
+  <si>
+    <t>Adiestradora, van dos chicas,una con el pelo morado e iban con un perro pequeño</t>
+  </si>
+  <si>
+    <t>2026-03-11 16:29:56</t>
+  </si>
+  <si>
+    <t>Caroline</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coco, precio
+Cuerno de vaca y nucleo
+Queso a buen precio
+Snacks
+Juguetes naturales</t>
+  </si>
+  <si>
+    <t>2026-03-11 16:17:41</t>
+  </si>
+  <si>
+    <t>Albin</t>
+  </si>
+  <si>
+    <t>Ericson</t>
+  </si>
+  <si>
+    <t>The Nutriment company</t>
+  </si>
+  <si>
+    <t>albin.ericson@nutriment.com</t>
+  </si>
+  <si>
+    <t>+46735209890</t>
+  </si>
+  <si>
+    <t>Suecia</t>
+  </si>
+  <si>
+    <t>Stockhorm</t>
+  </si>
+  <si>
+    <t>https://nutriment.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madera ciervo
+Enviar email
+Quiere hablar con su ceo y tener meeting con nosotros
+Trabaja con Nova
+Rubio alto joven con los ojos azules
+Si se encaja puede ser i teresa tes</t>
+  </si>
+  <si>
+    <t>2026-03-11 15:52:58</t>
+  </si>
+  <si>
+    <t>Dogs r dogs</t>
+  </si>
+  <si>
+    <t>geral@dogsrdogs.pt</t>
+  </si>
+  <si>
+    <t>933934931</t>
+  </si>
+  <si>
+    <t>Braga</t>
+  </si>
+  <si>
+    <t>Hombre majo, le gusta mucho más cosas de piel</t>
+  </si>
+  <si>
+    <t>2026-03-11 15:50:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jorge </t>
+  </si>
+  <si>
+    <t>Haridaira</t>
+  </si>
+  <si>
+    <t>haridaira@hotmail.es</t>
+  </si>
+  <si>
+    <t>609745295</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La palma </t>
+  </si>
+  <si>
+    <t>Viene con su hija, interés en general</t>
+  </si>
+  <si>
+    <t>2026-03-11 15:41:15</t>
+  </si>
+  <si>
+    <t>Hana</t>
+  </si>
+  <si>
+    <t>Trixie</t>
+  </si>
+  <si>
+    <t>podborska@trixiecz.cz</t>
+  </si>
+  <si>
+    <t>Republica Checa</t>
+  </si>
+  <si>
+    <t>Precio de distribuidor, iban 2 mujeres y un hombre, bastante interesados.</t>
+  </si>
+  <si>
+    <t>2026-03-11 15:35:23</t>
+  </si>
+  <si>
+    <t>Ivo van marle</t>
+  </si>
+  <si>
+    <t>Farm food</t>
+  </si>
+  <si>
+    <t>Direccion</t>
+  </si>
+  <si>
+    <t>ivo.van.marle@farmfood.nl</t>
+  </si>
+  <si>
+    <t>+31623390921</t>
+  </si>
+  <si>
+    <t>Paises Bajos</t>
+  </si>
+  <si>
+    <t>2026-03-11 15:27:08</t>
+  </si>
+  <si>
+    <t>Roberto</t>
+  </si>
+  <si>
+    <t>Pondencoactives</t>
+  </si>
+  <si>
+    <t>roberto@maisonpodenco.com</t>
+  </si>
+  <si>
+    <t>Tienda de toledo</t>
+  </si>
+  <si>
+    <t>2026-03-11 15:16:48</t>
+  </si>
+  <si>
+    <t>Eduardo</t>
+  </si>
+  <si>
+    <t>Avero</t>
+  </si>
+  <si>
+    <t>Atlantic pet</t>
+  </si>
+  <si>
+    <t>eduardoavero@atlanticpetfood.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tarifa dist.
+Catalogo
+Le dije que hemos trabajado con uno de ahi pero ya no compra.</t>
+  </si>
+  <si>
+    <t>2026-03-11 14:35:25</t>
+  </si>
+  <si>
+    <t>Oscar</t>
+  </si>
+  <si>
+    <t>Zoopinto</t>
+  </si>
+  <si>
+    <t>zoopinto@zoopinto.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pinto </t>
+  </si>
+  <si>
+    <t>2026-03-11 14:27:25</t>
+  </si>
+  <si>
+    <t>Pet grooming</t>
+  </si>
+  <si>
+    <t>tienda@petshopping.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asturias </t>
+  </si>
+  <si>
+    <t>2026-03-11 14:13:12</t>
+  </si>
+  <si>
+    <t>Patitas &amp; co</t>
+  </si>
+  <si>
+    <t>cristinafernandez@patitasco.com</t>
+  </si>
+  <si>
+    <t>673695622</t>
+  </si>
+  <si>
+    <t>Un poco de todo</t>
+  </si>
+  <si>
+    <t>2026-03-11 14:10:18</t>
+  </si>
+  <si>
+    <t>Alejandra</t>
+  </si>
+  <si>
+    <t>Shyba</t>
+  </si>
+  <si>
+    <t>674916946</t>
+  </si>
+  <si>
+    <t>2026-03-11 14:07:12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Joaquín </t>
+  </si>
+  <si>
+    <t>Guarf</t>
+  </si>
+  <si>
+    <t>guarfguarfes@gmail.com</t>
+  </si>
+  <si>
+    <t>Un chico, tiene tienda online, quiere incorporar gama natural y le he explicado todos los productos, le gusta mucho pelota de coco</t>
+  </si>
+  <si>
+    <t>2026-03-11 14:04:01</t>
+  </si>
+  <si>
+    <t>Tania o Carmen</t>
+  </si>
+  <si>
+    <t>kelpie.servicioscaninos@gmail.com</t>
+  </si>
+  <si>
+    <t>600719033</t>
+  </si>
+  <si>
+    <t>Burgos</t>
+  </si>
+  <si>
+    <t>Olivo, Brezo, Cafeto, Ebano</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solo Madera 
+Precio minorista
+Por Whatsapp
+Choca rellenita morena y chico con gafas</t>
+  </si>
+  <si>
+    <t>2026-03-11 13:52:43</t>
+  </si>
+  <si>
+    <t>Gemma</t>
+  </si>
+  <si>
+    <t>Melenudets</t>
+  </si>
+  <si>
+    <t>melenudets@gmail.com</t>
+  </si>
+  <si>
+    <t>Rubí, barcelona</t>
+  </si>
+  <si>
+    <t>Vienen dos mujeres, una con ratas y una mayor, les interesa todo</t>
+  </si>
+  <si>
+    <t>2026-03-11 13:51:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ainhoa </t>
+  </si>
+  <si>
+    <t>Altudog</t>
+  </si>
+  <si>
+    <t>agarmendia@altudog.com</t>
+  </si>
+  <si>
+    <t>676381746</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enviar precios y condiciones. Morena, seria </t>
+  </si>
+  <si>
+    <t>2026-03-11 13:46:56</t>
+  </si>
+  <si>
+    <t>Rodolfo</t>
+  </si>
+  <si>
+    <t>Trufoides</t>
+  </si>
+  <si>
+    <t>trufoidestienda@gmail.com</t>
+  </si>
+  <si>
+    <t>622514430</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Natural
+Minorista precio
+Catalogo
+</t>
+  </si>
+  <si>
+    <t>2026-03-11 13:45:34</t>
+  </si>
+  <si>
+    <t>Belén y alberto</t>
+  </si>
+  <si>
+    <t>Mizu</t>
+  </si>
+  <si>
+    <t>648518738</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nueva tienda enviar precios por WhatsApp </t>
+  </si>
+  <si>
+    <t>2026-03-11 13:45:15</t>
+  </si>
+  <si>
+    <t>Francisco</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>Tienda especializada, Distribuidor</t>
+  </si>
+  <si>
+    <t>Olivo, Ciervo, Vaca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nucleo
+Precio distribuidor
+Son 4 hermanos wn negocio</t>
+  </si>
+  <si>
+    <t>2026-03-11 13:38:12</t>
+  </si>
+  <si>
+    <t>juan@wholepetchew.com</t>
+  </si>
+  <si>
+    <t>603877369</t>
+  </si>
+  <si>
+    <t>Estados Unidos</t>
+  </si>
+  <si>
+    <t>Miami</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Whatsapp 
++1 5712783710</t>
+  </si>
+  <si>
+    <t>2026-03-11 13:26:21</t>
+  </si>
+  <si>
+    <t>Amazoonia</t>
+  </si>
+  <si>
+    <t>infoamazoonia@gmail.com</t>
+  </si>
+  <si>
+    <t>677624227</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Málaga </t>
+  </si>
+  <si>
+    <t>2026-03-11 13:17:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mónica </t>
+  </si>
+  <si>
+    <t>2026-03-11 13:16:45</t>
+  </si>
+  <si>
+    <t>Pet mania</t>
+  </si>
+  <si>
+    <t>petmania@petmania.es</t>
+  </si>
+  <si>
+    <t>682902230</t>
+  </si>
+  <si>
+    <t>Madrid retiro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Precio tienda
+Un poco de todo
+Vinieron 3
+Daniel con traje blanco 
+Uno joven 
+Uno mayor
+Pregunto la dureza</t>
+  </si>
+  <si>
+    <t>2026-03-11 13:16:05</t>
+  </si>
+  <si>
+    <t>Yulia</t>
+  </si>
+  <si>
+    <t>Yommymascota</t>
+  </si>
+  <si>
+    <t>yulia@yommymascotas.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Es una tienda q vende online en toda europa, en tiktok shop va muy bien, vende su propia marca, </t>
+  </si>
+  <si>
+    <t>2026-03-11 13:10:56</t>
+  </si>
+  <si>
+    <t>José luis</t>
+  </si>
+  <si>
+    <t>Huertos Moralejo</t>
+  </si>
+  <si>
+    <t>jlhm@huertosmoralejo.com</t>
+  </si>
+  <si>
+    <t>608785215</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>Posible proveedor</t>
+  </si>
+  <si>
+    <t>2026-03-11 12:57:01</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Junik</t>
+  </si>
+  <si>
+    <t>michael@junik.com</t>
+  </si>
+  <si>
+    <t>Dinamarca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Joan mujer
+Michael 
+Vive en España y hablan español.
+Tiene cafeto y gorilla
+Quiere private label.
+Su mercado es USA y Canada.
+Busca algo resistente.
+Le enseñe ciervo entero, brezo y rustyc.
+Les di woodly las 2 tallas.
+</t>
+  </si>
+  <si>
+    <t>2026-03-11 12:54:17</t>
+  </si>
+  <si>
+    <t>Manuel</t>
+  </si>
+  <si>
+    <t>Posible colaboración, hay que estudiar.Viene con una chica guapa y el pronuncia rara las S</t>
+  </si>
+  <si>
+    <t>2026-03-11 12:44:23</t>
+  </si>
+  <si>
+    <t>Lorena</t>
+  </si>
+  <si>
+    <t>Albarat</t>
+  </si>
+  <si>
+    <t>iploreag@hotmail.com</t>
+  </si>
+  <si>
+    <t>Valencia</t>
+  </si>
+  <si>
+    <t>Olivo, Brezo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le interesa todo
+Ya ha trabajado con olivo y brezo, pero su distribuidor dejo de trabajar con esos productos
+Morena bajita con una bebe muy peq.</t>
+  </si>
+  <si>
+    <t>2026-03-11 12:25:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manuel </t>
+  </si>
+  <si>
+    <t>Aquaterra design</t>
+  </si>
+  <si>
+    <t>ceo@aquaterradesignspain.com</t>
+  </si>
+  <si>
+    <t>620816377</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Van 2 hombres y una mujer, no tienen mucha información de estos productos y les ha gustado, muestran interés </t>
+  </si>
+  <si>
+    <t>2026-03-11 12:21:12</t>
+  </si>
+  <si>
+    <t>Enrik</t>
+  </si>
+  <si>
+    <t>Wildbite</t>
+  </si>
+  <si>
+    <t>info@wildbite.es</t>
+  </si>
+  <si>
+    <t>Cadtellon</t>
+  </si>
+  <si>
+    <t>Vaca, Carnero, Bufalo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ciervo y gamos compra en Castellon
+Es fabricante de barf
+Distribuidor oficial de Adolf
+Le interesa solo snack
+Queso no 
+Muy simpatico, ojos azul</t>
+  </si>
+  <si>
+    <t>2026-03-11 12:15:46</t>
+  </si>
+  <si>
+    <t>Pau</t>
+  </si>
+  <si>
+    <t>Thi Costa</t>
+  </si>
+  <si>
+    <t>Porrini</t>
+  </si>
+  <si>
+    <t>pauthio@porrinigroup.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vinieron 3.
+Pau habla español
+Pregunto por lo mas popular.
+Le intereso queso, el precio
+ de nucleo
+Enviar precio a granel para Private label
+Nuestra marca 
+</t>
+  </si>
+  <si>
+    <t>2026-03-11 12:03:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pablo Ibarra </t>
+  </si>
+  <si>
+    <t>Py Co</t>
+  </si>
+  <si>
+    <t>pymasco@pymasco.com</t>
+  </si>
+  <si>
+    <t>674128642</t>
+  </si>
+  <si>
+    <t>Distribuye suroeste, Sevilla, Huelva...</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Escueto, hombre mayor y directo, quiere precios y quizás se lleve muestras dice </t>
+  </si>
+  <si>
+    <t>2026-03-11 11:55:11</t>
+  </si>
+  <si>
+    <t>Noemí</t>
+  </si>
+  <si>
+    <t>2026-03-11 11:49:55</t>
+  </si>
+  <si>
+    <t>Amanda y gema</t>
+  </si>
+  <si>
+    <t>Peluquería canina mimos</t>
+  </si>
+  <si>
+    <t>664158266</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alcalá </t>
+  </si>
+  <si>
+    <t>2026-03-11 11:48:31</t>
+  </si>
+  <si>
+    <t>Enzo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Private label
+Mandar mensaje por whatsapp.
+</t>
+  </si>
+  <si>
+    <t>2026-03-11 11:37:37</t>
+  </si>
+  <si>
+    <t>Adogtame</t>
+  </si>
+  <si>
+    <t>tiendaadogtame@gmail.com</t>
+  </si>
+  <si>
+    <t>744788648</t>
+  </si>
+  <si>
+    <t>Chiclana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le interesa todo el tema de los mordedores naturales, ya tiene el queso y asta de ciervo, rubia con ojos azules guapa </t>
+  </si>
+  <si>
+    <t>2026-03-11 11:33:00</t>
+  </si>
+  <si>
+    <t>Haohui</t>
+  </si>
+  <si>
+    <t>Xie</t>
+  </si>
+  <si>
+    <t>KUNA HOM</t>
+  </si>
+  <si>
+    <t>kunahomcs@gmail.com</t>
+  </si>
+  <si>
+    <t>Castellon de la plana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nucleo , vaca
+Quiere cosa ecologico 
+Tienda nueva
+Ya tiene 30 articulos
+</t>
+  </si>
+  <si>
+    <t>2026-03-11 11:22:22</t>
+  </si>
+  <si>
+    <t>Joana</t>
+  </si>
+  <si>
+    <t>Ruff dog</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dueña </t>
+  </si>
+  <si>
+    <t>geral@ruffdog.pt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Una tienda de Portugal, dice que el último pedido pidió 3000 unidades de ciervo y gamo..
+Chica morena y habla bien. 
+Le interesa todo</t>
+  </si>
+  <si>
+    <t>2026-03-11 11:22:00</t>
+  </si>
+  <si>
+    <t>Elisabeth pa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Padrón Pérez </t>
+  </si>
+  <si>
+    <t>Medivet</t>
+  </si>
+  <si>
+    <t>carrizal@medivetgroup.com</t>
+  </si>
+  <si>
+    <t>661909689</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Las palmas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mandar información del distribuidor que tenemos en Gran canaria, tenían interés para incorporar nuevos productos, le interesan productos naturales </t>
+  </si>
+  <si>
+    <t>2026-03-11 10:52:45</t>
+  </si>
+  <si>
+    <t>Carina</t>
+  </si>
+  <si>
+    <t>Aumiau petspa</t>
+  </si>
+  <si>
+    <t>aumiauspa@gmail.com</t>
+  </si>
+  <si>
+    <t>Olivo, Cafeto, Queso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Queso , cafeto, olivo
+Tiene una tienda peluqueria,quiere variedades de productos.
+la chica rubia y chico moreno con gafas</t>
+  </si>
+  <si>
+    <t>2026-03-11 10:31:24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -488,51 +2815,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R2"/>
+  <dimension ref="A1:R126"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="16" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
     <col min="10" max="10" width="24" customWidth="1"/>
     <col min="11" max="11" width="18" customWidth="1"/>
     <col min="12" max="12" width="24" customWidth="1"/>
     <col min="13" max="13" width="14" customWidth="1"/>
     <col min="14" max="14" width="20" customWidth="1"/>
     <col min="15" max="15" width="24" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
     <col min="17" max="17" width="30" customWidth="1"/>
     <col min="18" max="18" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -569,99 +2896,7046 @@
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>2</v>
+        <v>128</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2" t="s">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I2" t="s">
         <v>24</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
         <v>25</v>
       </c>
-      <c r="J2" t="s">
+      <c r="L2" t="s">
+        <v>21</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>21</v>
+      </c>
+      <c r="O2" t="s">
+        <v>27</v>
+      </c>
+      <c r="P2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>29</v>
+      </c>
+      <c r="R2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A3">
+        <v>127</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" t="s">
+        <v>21</v>
+      </c>
+      <c r="L3" t="s">
+        <v>21</v>
+      </c>
+      <c r="M3" t="s">
+        <v>26</v>
+      </c>
+      <c r="N3" t="s">
+        <v>21</v>
+      </c>
+      <c r="O3" t="s">
+        <v>21</v>
+      </c>
+      <c r="P3" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>126</v>
+      </c>
+      <c r="B4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J4" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" t="s">
         <v>25</v>
       </c>
-      <c r="K2" t="s">
-[...2 lines deleted...]
-      <c r="L2" t="s">
+      <c r="L4" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" t="s">
+        <v>26</v>
+      </c>
+      <c r="N4" t="s">
+        <v>21</v>
+      </c>
+      <c r="O4" t="s">
+        <v>27</v>
+      </c>
+      <c r="P4" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>39</v>
+      </c>
+      <c r="R4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>125</v>
+      </c>
+      <c r="B5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" t="s">
+        <v>21</v>
+      </c>
+      <c r="J5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M5" t="s">
+        <v>26</v>
+      </c>
+      <c r="N5" t="s">
+        <v>21</v>
+      </c>
+      <c r="O5" t="s">
+        <v>21</v>
+      </c>
+      <c r="P5" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>45</v>
+      </c>
+      <c r="R5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>124</v>
+      </c>
+      <c r="B6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I6" t="s">
+        <v>21</v>
+      </c>
+      <c r="J6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K6" t="s">
+        <v>21</v>
+      </c>
+      <c r="L6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M6" t="s">
+        <v>26</v>
+      </c>
+      <c r="N6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O6" t="s">
+        <v>21</v>
+      </c>
+      <c r="P6" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>50</v>
+      </c>
+      <c r="R6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7">
+        <v>123</v>
+      </c>
+      <c r="B7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" t="s">
+        <v>21</v>
+      </c>
+      <c r="J7" t="s">
+        <v>21</v>
+      </c>
+      <c r="K7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L7" t="s">
+        <v>21</v>
+      </c>
+      <c r="M7" t="s">
+        <v>26</v>
+      </c>
+      <c r="N7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O7" t="s">
+        <v>21</v>
+      </c>
+      <c r="P7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>54</v>
+      </c>
+      <c r="R7" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>122</v>
+      </c>
+      <c r="B8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E8" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" t="s">
+        <v>59</v>
+      </c>
+      <c r="G8" t="s">
+        <v>21</v>
+      </c>
+      <c r="H8" t="s">
+        <v>23</v>
+      </c>
+      <c r="I8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" t="s">
+        <v>21</v>
+      </c>
+      <c r="K8" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="L8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M8" t="s">
+        <v>26</v>
+      </c>
+      <c r="N8" t="s">
+        <v>21</v>
+      </c>
+      <c r="O8" t="s">
+        <v>21</v>
+      </c>
+      <c r="P8" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>61</v>
+      </c>
+      <c r="R8" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>121</v>
+      </c>
+      <c r="B9" t="s">
+        <v>63</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G9" t="s">
+        <v>21</v>
+      </c>
+      <c r="H9" t="s">
+        <v>23</v>
+      </c>
+      <c r="I9" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L9" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" t="s">
+        <v>21</v>
+      </c>
+      <c r="O9" t="s">
+        <v>67</v>
+      </c>
+      <c r="P9" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>69</v>
+      </c>
+      <c r="R9" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>120</v>
+      </c>
+      <c r="B10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" t="s">
+        <v>72</v>
+      </c>
+      <c r="E10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" t="s">
+        <v>73</v>
+      </c>
+      <c r="G10" t="s">
+        <v>74</v>
+      </c>
+      <c r="H10" t="s">
+        <v>23</v>
+      </c>
+      <c r="I10" t="s">
+        <v>75</v>
+      </c>
+      <c r="J10" t="s">
+        <v>21</v>
+      </c>
+      <c r="K10" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" t="s">
+        <v>26</v>
+      </c>
+      <c r="N10" t="s">
+        <v>21</v>
+      </c>
+      <c r="O10" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>77</v>
+      </c>
+      <c r="R10" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>119</v>
+      </c>
+      <c r="B11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" t="s">
+        <v>21</v>
+      </c>
+      <c r="F11" t="s">
+        <v>80</v>
+      </c>
+      <c r="G11" t="s">
+        <v>81</v>
+      </c>
+      <c r="H11" t="s">
+        <v>23</v>
+      </c>
+      <c r="I11" t="s">
+        <v>82</v>
+      </c>
+      <c r="J11" t="s">
+        <v>21</v>
+      </c>
+      <c r="K11" t="s">
+        <v>43</v>
+      </c>
+      <c r="L11" t="s">
+        <v>83</v>
+      </c>
+      <c r="M11" t="s">
+        <v>26</v>
+      </c>
+      <c r="N11" t="s">
+        <v>21</v>
+      </c>
+      <c r="O11" t="s">
+        <v>21</v>
+      </c>
+      <c r="P11" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>84</v>
+      </c>
+      <c r="R11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>118</v>
+      </c>
+      <c r="B12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C12" t="s">
+        <v>87</v>
+      </c>
+      <c r="D12" t="s">
+        <v>88</v>
+      </c>
+      <c r="E12" t="s">
+        <v>21</v>
+      </c>
+      <c r="F12" t="s">
+        <v>89</v>
+      </c>
+      <c r="G12" t="s">
+        <v>90</v>
+      </c>
+      <c r="H12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I12" t="s">
+        <v>91</v>
+      </c>
+      <c r="J12" t="s">
+        <v>21</v>
+      </c>
+      <c r="K12" t="s">
+        <v>92</v>
+      </c>
+      <c r="L12" t="s">
+        <v>93</v>
+      </c>
+      <c r="M12" t="s">
+        <v>26</v>
+      </c>
+      <c r="N12" t="s">
+        <v>21</v>
+      </c>
+      <c r="O12" t="s">
+        <v>21</v>
+      </c>
+      <c r="P12" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>94</v>
+      </c>
+      <c r="R12" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>117</v>
+      </c>
+      <c r="B13" t="s">
+        <v>96</v>
+      </c>
+      <c r="C13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" t="s">
+        <v>21</v>
+      </c>
+      <c r="F13" t="s">
+        <v>97</v>
+      </c>
+      <c r="G13" t="s">
+        <v>98</v>
+      </c>
+      <c r="H13" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" t="s">
+        <v>21</v>
+      </c>
+      <c r="J13" t="s">
+        <v>21</v>
+      </c>
+      <c r="K13" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" t="s">
+        <v>21</v>
+      </c>
+      <c r="M13" t="s">
+        <v>26</v>
+      </c>
+      <c r="N13" t="s">
+        <v>21</v>
+      </c>
+      <c r="O13" t="s">
+        <v>21</v>
+      </c>
+      <c r="P13" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>99</v>
+      </c>
+      <c r="R13" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>116</v>
+      </c>
+      <c r="B14" t="s">
+        <v>101</v>
+      </c>
+      <c r="C14" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" t="s">
+        <v>102</v>
+      </c>
+      <c r="E14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>103</v>
+      </c>
+      <c r="H14" t="s">
+        <v>23</v>
+      </c>
+      <c r="I14" t="s">
+        <v>104</v>
+      </c>
+      <c r="J14" t="s">
+        <v>21</v>
+      </c>
+      <c r="K14" t="s">
+        <v>21</v>
+      </c>
+      <c r="L14" t="s">
+        <v>21</v>
+      </c>
+      <c r="M14" t="s">
+        <v>26</v>
+      </c>
+      <c r="N14" t="s">
+        <v>21</v>
+      </c>
+      <c r="O14" t="s">
+        <v>76</v>
+      </c>
+      <c r="P14" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>105</v>
+      </c>
+      <c r="R14" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>115</v>
+      </c>
+      <c r="B15" t="s">
+        <v>107</v>
+      </c>
+      <c r="C15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" t="s">
+        <v>21</v>
+      </c>
+      <c r="F15" t="s">
+        <v>108</v>
+      </c>
+      <c r="G15" t="s">
+        <v>109</v>
+      </c>
+      <c r="H15" t="s">
+        <v>23</v>
+      </c>
+      <c r="I15" t="s">
+        <v>110</v>
+      </c>
+      <c r="J15" t="s">
+        <v>21</v>
+      </c>
+      <c r="K15" t="s">
+        <v>25</v>
+      </c>
+      <c r="L15" t="s">
+        <v>21</v>
+      </c>
+      <c r="M15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N15" t="s">
+        <v>21</v>
+      </c>
+      <c r="O15" t="s">
         <v>27</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P15" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>111</v>
+      </c>
+      <c r="R15" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>114</v>
+      </c>
+      <c r="B16" t="s">
+        <v>113</v>
+      </c>
+      <c r="C16" t="s">
+        <v>114</v>
+      </c>
+      <c r="D16" t="s">
+        <v>115</v>
+      </c>
+      <c r="E16" t="s">
+        <v>116</v>
+      </c>
+      <c r="F16" t="s">
+        <v>117</v>
+      </c>
+      <c r="G16" t="s">
+        <v>118</v>
+      </c>
+      <c r="H16" t="s">
+        <v>119</v>
+      </c>
+      <c r="I16" t="s">
+        <v>120</v>
+      </c>
+      <c r="J16" t="s">
+        <v>21</v>
+      </c>
+      <c r="K16" t="s">
+        <v>121</v>
+      </c>
+      <c r="L16" t="s">
+        <v>83</v>
+      </c>
+      <c r="M16" t="s">
+        <v>26</v>
+      </c>
+      <c r="N16" t="s">
+        <v>21</v>
+      </c>
+      <c r="O16" t="s">
+        <v>21</v>
+      </c>
+      <c r="P16" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>21</v>
+      </c>
+      <c r="R16" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>113</v>
+      </c>
+      <c r="B17" t="s">
+        <v>123</v>
+      </c>
+      <c r="C17" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" t="s">
+        <v>124</v>
+      </c>
+      <c r="E17" t="s">
+        <v>21</v>
+      </c>
+      <c r="F17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" t="s">
+        <v>21</v>
+      </c>
+      <c r="H17" t="s">
+        <v>23</v>
+      </c>
+      <c r="I17" t="s">
+        <v>21</v>
+      </c>
+      <c r="J17" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" t="s">
         <v>25</v>
       </c>
-      <c r="O2" t="s">
+      <c r="L17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M17" t="s">
+        <v>26</v>
+      </c>
+      <c r="N17" t="s">
+        <v>21</v>
+      </c>
+      <c r="O17" t="s">
+        <v>21</v>
+      </c>
+      <c r="P17" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>125</v>
+      </c>
+      <c r="R17" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>112</v>
+      </c>
+      <c r="B18" t="s">
+        <v>127</v>
+      </c>
+      <c r="C18" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" t="s">
+        <v>128</v>
+      </c>
+      <c r="E18" t="s">
+        <v>21</v>
+      </c>
+      <c r="F18" t="s">
+        <v>129</v>
+      </c>
+      <c r="G18" t="s">
+        <v>21</v>
+      </c>
+      <c r="H18" t="s">
+        <v>23</v>
+      </c>
+      <c r="I18" t="s">
+        <v>130</v>
+      </c>
+      <c r="J18" t="s">
+        <v>21</v>
+      </c>
+      <c r="K18" t="s">
+        <v>119</v>
+      </c>
+      <c r="L18" t="s">
+        <v>21</v>
+      </c>
+      <c r="M18" t="s">
+        <v>26</v>
+      </c>
+      <c r="N18" t="s">
+        <v>21</v>
+      </c>
+      <c r="O18" t="s">
+        <v>21</v>
+      </c>
+      <c r="P18" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>131</v>
+      </c>
+      <c r="R18" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>111</v>
+      </c>
+      <c r="B19" t="s">
+        <v>133</v>
+      </c>
+      <c r="C19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" t="s">
+        <v>134</v>
+      </c>
+      <c r="E19" t="s">
+        <v>135</v>
+      </c>
+      <c r="F19" t="s">
+        <v>136</v>
+      </c>
+      <c r="G19" t="s">
+        <v>137</v>
+      </c>
+      <c r="H19" t="s">
+        <v>23</v>
+      </c>
+      <c r="I19" t="s">
+        <v>138</v>
+      </c>
+      <c r="J19" t="s">
+        <v>21</v>
+      </c>
+      <c r="K19" t="s">
+        <v>139</v>
+      </c>
+      <c r="L19" t="s">
+        <v>140</v>
+      </c>
+      <c r="M19" t="s">
+        <v>141</v>
+      </c>
+      <c r="N19" t="s">
+        <v>21</v>
+      </c>
+      <c r="O19" t="s">
+        <v>76</v>
+      </c>
+      <c r="P19" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>142</v>
+      </c>
+      <c r="R19" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>110</v>
+      </c>
+      <c r="B20" t="s">
+        <v>144</v>
+      </c>
+      <c r="C20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" t="s">
+        <v>145</v>
+      </c>
+      <c r="E20" t="s">
+        <v>21</v>
+      </c>
+      <c r="F20" t="s">
+        <v>146</v>
+      </c>
+      <c r="G20" t="s">
+        <v>21</v>
+      </c>
+      <c r="H20" t="s">
+        <v>23</v>
+      </c>
+      <c r="I20" t="s">
+        <v>21</v>
+      </c>
+      <c r="J20" t="s">
+        <v>21</v>
+      </c>
+      <c r="K20" t="s">
+        <v>21</v>
+      </c>
+      <c r="L20" t="s">
+        <v>21</v>
+      </c>
+      <c r="M20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N20" t="s">
+        <v>21</v>
+      </c>
+      <c r="O20" t="s">
+        <v>27</v>
+      </c>
+      <c r="P20" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>147</v>
+      </c>
+      <c r="R20" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>109</v>
+      </c>
+      <c r="B21" t="s">
+        <v>149</v>
+      </c>
+      <c r="C21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" t="s">
+        <v>150</v>
+      </c>
+      <c r="E21" t="s">
+        <v>21</v>
+      </c>
+      <c r="F21" t="s">
+        <v>151</v>
+      </c>
+      <c r="G21" t="s">
+        <v>21</v>
+      </c>
+      <c r="H21" t="s">
+        <v>23</v>
+      </c>
+      <c r="I21" t="s">
+        <v>152</v>
+      </c>
+      <c r="J21" t="s">
+        <v>21</v>
+      </c>
+      <c r="K21" t="s">
         <v>25</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="L21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M21" t="s">
+        <v>26</v>
+      </c>
+      <c r="N21" t="s">
+        <v>21</v>
+      </c>
+      <c r="O21" t="s">
+        <v>76</v>
+      </c>
+      <c r="P21" t="s">
         <v>28</v>
       </c>
-      <c r="R2" t="s">
+      <c r="Q21" t="s">
+        <v>153</v>
+      </c>
+      <c r="R21" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>108</v>
+      </c>
+      <c r="B22" t="s">
+        <v>155</v>
+      </c>
+      <c r="C22" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" t="s">
+        <v>21</v>
+      </c>
+      <c r="F22" t="s">
+        <v>156</v>
+      </c>
+      <c r="G22" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" t="s">
+        <v>23</v>
+      </c>
+      <c r="I22" t="s">
+        <v>21</v>
+      </c>
+      <c r="J22" t="s">
+        <v>21</v>
+      </c>
+      <c r="K22" t="s">
+        <v>21</v>
+      </c>
+      <c r="L22" t="s">
+        <v>21</v>
+      </c>
+      <c r="M22" t="s">
+        <v>26</v>
+      </c>
+      <c r="N22" t="s">
+        <v>21</v>
+      </c>
+      <c r="O22" t="s">
+        <v>27</v>
+      </c>
+      <c r="P22" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>157</v>
+      </c>
+      <c r="R22" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>107</v>
+      </c>
+      <c r="B23" t="s">
+        <v>159</v>
+      </c>
+      <c r="C23" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" t="s">
+        <v>160</v>
+      </c>
+      <c r="E23" t="s">
+        <v>21</v>
+      </c>
+      <c r="F23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" t="s">
+        <v>161</v>
+      </c>
+      <c r="H23" t="s">
+        <v>23</v>
+      </c>
+      <c r="I23" t="s">
+        <v>162</v>
+      </c>
+      <c r="J23" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23" t="s">
+        <v>25</v>
+      </c>
+      <c r="L23" t="s">
+        <v>21</v>
+      </c>
+      <c r="M23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N23" t="s">
+        <v>21</v>
+      </c>
+      <c r="O23" t="s">
+        <v>76</v>
+      </c>
+      <c r="P23" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>163</v>
+      </c>
+      <c r="R23" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>106</v>
+      </c>
+      <c r="B24" t="s">
+        <v>165</v>
+      </c>
+      <c r="C24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" t="s">
+        <v>166</v>
+      </c>
+      <c r="E24" t="s">
+        <v>21</v>
+      </c>
+      <c r="F24" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" t="s">
+        <v>21</v>
+      </c>
+      <c r="H24" t="s">
+        <v>23</v>
+      </c>
+      <c r="I24" t="s">
+        <v>21</v>
+      </c>
+      <c r="J24" t="s">
+        <v>21</v>
+      </c>
+      <c r="K24" t="s">
+        <v>21</v>
+      </c>
+      <c r="L24" t="s">
+        <v>21</v>
+      </c>
+      <c r="M24" t="s">
+        <v>26</v>
+      </c>
+      <c r="N24" t="s">
+        <v>21</v>
+      </c>
+      <c r="O24" t="s">
+        <v>21</v>
+      </c>
+      <c r="P24" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>167</v>
+      </c>
+      <c r="R24" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>169</v>
+      </c>
+      <c r="C25" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" t="s">
+        <v>170</v>
+      </c>
+      <c r="E25" t="s">
+        <v>21</v>
+      </c>
+      <c r="F25" t="s">
+        <v>171</v>
+      </c>
+      <c r="G25" t="s">
+        <v>172</v>
+      </c>
+      <c r="H25" t="s">
+        <v>23</v>
+      </c>
+      <c r="I25" t="s">
+        <v>173</v>
+      </c>
+      <c r="J25" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L25" t="s">
+        <v>21</v>
+      </c>
+      <c r="M25" t="s">
+        <v>26</v>
+      </c>
+      <c r="N25" t="s">
+        <v>21</v>
+      </c>
+      <c r="O25" t="s">
+        <v>27</v>
+      </c>
+      <c r="P25" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>174</v>
+      </c>
+      <c r="R25" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
+        <v>176</v>
+      </c>
+      <c r="C26" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" t="s">
+        <v>177</v>
+      </c>
+      <c r="E26" t="s">
+        <v>21</v>
+      </c>
+      <c r="F26" t="s">
+        <v>178</v>
+      </c>
+      <c r="G26" t="s">
+        <v>21</v>
+      </c>
+      <c r="H26" t="s">
+        <v>23</v>
+      </c>
+      <c r="I26" t="s">
+        <v>179</v>
+      </c>
+      <c r="J26" t="s">
+        <v>21</v>
+      </c>
+      <c r="K26" t="s">
+        <v>21</v>
+      </c>
+      <c r="L26" t="s">
+        <v>21</v>
+      </c>
+      <c r="M26" t="s">
+        <v>180</v>
+      </c>
+      <c r="N26" t="s">
+        <v>21</v>
+      </c>
+      <c r="O26" t="s">
+        <v>76</v>
+      </c>
+      <c r="P26" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>181</v>
+      </c>
+      <c r="R26" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
+        <v>183</v>
+      </c>
+      <c r="C27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" t="s">
+        <v>184</v>
+      </c>
+      <c r="E27" t="s">
+        <v>21</v>
+      </c>
+      <c r="F27" t="s">
+        <v>185</v>
+      </c>
+      <c r="G27" t="s">
+        <v>21</v>
+      </c>
+      <c r="H27" t="s">
+        <v>23</v>
+      </c>
+      <c r="I27" t="s">
+        <v>186</v>
+      </c>
+      <c r="J27" t="s">
+        <v>21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>21</v>
+      </c>
+      <c r="L27" t="s">
+        <v>21</v>
+      </c>
+      <c r="M27" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" t="s">
+        <v>21</v>
+      </c>
+      <c r="O27" t="s">
+        <v>21</v>
+      </c>
+      <c r="P27" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>187</v>
+      </c>
+      <c r="R27" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>102</v>
+      </c>
+      <c r="B28" t="s">
+        <v>189</v>
+      </c>
+      <c r="C28" t="s">
+        <v>190</v>
+      </c>
+      <c r="D28" t="s">
+        <v>191</v>
+      </c>
+      <c r="E28" t="s">
+        <v>21</v>
+      </c>
+      <c r="F28" t="s">
+        <v>192</v>
+      </c>
+      <c r="G28" t="s">
+        <v>21</v>
+      </c>
+      <c r="H28" t="s">
+        <v>23</v>
+      </c>
+      <c r="I28" t="s">
+        <v>162</v>
+      </c>
+      <c r="J28" t="s">
+        <v>21</v>
+      </c>
+      <c r="K28" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" t="s">
+        <v>21</v>
+      </c>
+      <c r="M28" t="s">
+        <v>26</v>
+      </c>
+      <c r="N28" t="s">
+        <v>21</v>
+      </c>
+      <c r="O28" t="s">
+        <v>76</v>
+      </c>
+      <c r="P28" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>193</v>
+      </c>
+      <c r="R28" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>101</v>
+      </c>
+      <c r="B29" t="s">
+        <v>195</v>
+      </c>
+      <c r="C29" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" t="s">
+        <v>196</v>
+      </c>
+      <c r="E29" t="s">
+        <v>21</v>
+      </c>
+      <c r="F29" t="s">
+        <v>197</v>
+      </c>
+      <c r="G29" t="s">
+        <v>198</v>
+      </c>
+      <c r="H29" t="s">
+        <v>23</v>
+      </c>
+      <c r="I29" t="s">
+        <v>199</v>
+      </c>
+      <c r="J29" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" t="s">
+        <v>200</v>
+      </c>
+      <c r="L29" t="s">
+        <v>21</v>
+      </c>
+      <c r="M29" t="s">
+        <v>26</v>
+      </c>
+      <c r="N29" t="s">
+        <v>21</v>
+      </c>
+      <c r="O29" t="s">
+        <v>201</v>
+      </c>
+      <c r="P29" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>202</v>
+      </c>
+      <c r="R29" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>100</v>
+      </c>
+      <c r="B30" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" t="s">
+        <v>204</v>
+      </c>
+      <c r="E30" t="s">
+        <v>21</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>205</v>
+      </c>
+      <c r="H30" t="s">
+        <v>23</v>
+      </c>
+      <c r="I30" t="s">
+        <v>206</v>
+      </c>
+      <c r="J30" t="s">
+        <v>21</v>
+      </c>
+      <c r="K30" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" t="s">
+        <v>21</v>
+      </c>
+      <c r="M30" t="s">
+        <v>26</v>
+      </c>
+      <c r="N30" t="s">
+        <v>21</v>
+      </c>
+      <c r="O30" t="s">
+        <v>76</v>
+      </c>
+      <c r="P30" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>207</v>
+      </c>
+      <c r="R30" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>99</v>
+      </c>
+      <c r="B31" t="s">
+        <v>209</v>
+      </c>
+      <c r="C31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" t="s">
+        <v>210</v>
+      </c>
+      <c r="E31" t="s">
+        <v>21</v>
+      </c>
+      <c r="F31" t="s">
+        <v>211</v>
+      </c>
+      <c r="G31" t="s">
+        <v>21</v>
+      </c>
+      <c r="H31" t="s">
+        <v>23</v>
+      </c>
+      <c r="I31" t="s">
+        <v>212</v>
+      </c>
+      <c r="J31" t="s">
+        <v>21</v>
+      </c>
+      <c r="K31" t="s">
+        <v>213</v>
+      </c>
+      <c r="L31" t="s">
+        <v>21</v>
+      </c>
+      <c r="M31" t="s">
+        <v>26</v>
+      </c>
+      <c r="N31" t="s">
+        <v>21</v>
+      </c>
+      <c r="O31" t="s">
+        <v>76</v>
+      </c>
+      <c r="P31" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>214</v>
+      </c>
+      <c r="R31" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>98</v>
+      </c>
+      <c r="B32" t="s">
+        <v>216</v>
+      </c>
+      <c r="C32" t="s">
+        <v>217</v>
+      </c>
+      <c r="D32" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" t="s">
+        <v>21</v>
+      </c>
+      <c r="F32" t="s">
+        <v>218</v>
+      </c>
+      <c r="G32" t="s">
+        <v>219</v>
+      </c>
+      <c r="H32" t="s">
+        <v>23</v>
+      </c>
+      <c r="I32" t="s">
+        <v>21</v>
+      </c>
+      <c r="J32" t="s">
+        <v>21</v>
+      </c>
+      <c r="K32" t="s">
+        <v>21</v>
+      </c>
+      <c r="L32" t="s">
+        <v>21</v>
+      </c>
+      <c r="M32" t="s">
+        <v>26</v>
+      </c>
+      <c r="N32" t="s">
+        <v>21</v>
+      </c>
+      <c r="O32" t="s">
+        <v>21</v>
+      </c>
+      <c r="P32" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>220</v>
+      </c>
+      <c r="R32" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>97</v>
+      </c>
+      <c r="B33" t="s">
+        <v>222</v>
+      </c>
+      <c r="C33" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" t="s">
+        <v>223</v>
+      </c>
+      <c r="E33" t="s">
+        <v>21</v>
+      </c>
+      <c r="F33" t="s">
+        <v>224</v>
+      </c>
+      <c r="G33" t="s">
+        <v>21</v>
+      </c>
+      <c r="H33" t="s">
+        <v>23</v>
+      </c>
+      <c r="I33" t="s">
+        <v>225</v>
+      </c>
+      <c r="J33" t="s">
+        <v>21</v>
+      </c>
+      <c r="K33" t="s">
+        <v>25</v>
+      </c>
+      <c r="L33" t="s">
+        <v>21</v>
+      </c>
+      <c r="M33" t="s">
+        <v>26</v>
+      </c>
+      <c r="N33" t="s">
+        <v>21</v>
+      </c>
+      <c r="O33" t="s">
+        <v>21</v>
+      </c>
+      <c r="P33" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>226</v>
+      </c>
+      <c r="R33" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>96</v>
+      </c>
+      <c r="B34" t="s">
+        <v>228</v>
+      </c>
+      <c r="C34" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" t="s">
+        <v>229</v>
+      </c>
+      <c r="E34" t="s">
+        <v>21</v>
+      </c>
+      <c r="F34" t="s">
+        <v>230</v>
+      </c>
+      <c r="G34" t="s">
+        <v>21</v>
+      </c>
+      <c r="H34" t="s">
+        <v>23</v>
+      </c>
+      <c r="I34" t="s">
+        <v>138</v>
+      </c>
+      <c r="J34" t="s">
+        <v>21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>25</v>
+      </c>
+      <c r="L34" t="s">
+        <v>21</v>
+      </c>
+      <c r="M34" t="s">
+        <v>26</v>
+      </c>
+      <c r="N34" t="s">
+        <v>21</v>
+      </c>
+      <c r="O34" t="s">
+        <v>76</v>
+      </c>
+      <c r="P34" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>21</v>
+      </c>
+      <c r="R34" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>95</v>
+      </c>
+      <c r="B35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C35" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" t="s">
+        <v>233</v>
+      </c>
+      <c r="E35" t="s">
+        <v>21</v>
+      </c>
+      <c r="F35" t="s">
+        <v>21</v>
+      </c>
+      <c r="G35" t="s">
+        <v>21</v>
+      </c>
+      <c r="H35" t="s">
+        <v>23</v>
+      </c>
+      <c r="I35" t="s">
+        <v>138</v>
+      </c>
+      <c r="J35" t="s">
+        <v>21</v>
+      </c>
+      <c r="K35" t="s">
+        <v>25</v>
+      </c>
+      <c r="L35" t="s">
+        <v>21</v>
+      </c>
+      <c r="M35" t="s">
+        <v>141</v>
+      </c>
+      <c r="N35" t="s">
+        <v>21</v>
+      </c>
+      <c r="O35" t="s">
+        <v>234</v>
+      </c>
+      <c r="P35" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>235</v>
+      </c>
+      <c r="R35" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>94</v>
+      </c>
+      <c r="B36" t="s">
+        <v>237</v>
+      </c>
+      <c r="C36" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" t="s">
+        <v>21</v>
+      </c>
+      <c r="F36" t="s">
+        <v>238</v>
+      </c>
+      <c r="G36" t="s">
+        <v>239</v>
+      </c>
+      <c r="H36" t="s">
+        <v>23</v>
+      </c>
+      <c r="I36" t="s">
+        <v>21</v>
+      </c>
+      <c r="J36" t="s">
+        <v>21</v>
+      </c>
+      <c r="K36" t="s">
+        <v>21</v>
+      </c>
+      <c r="L36" t="s">
+        <v>240</v>
+      </c>
+      <c r="M36" t="s">
+        <v>26</v>
+      </c>
+      <c r="N36" t="s">
+        <v>21</v>
+      </c>
+      <c r="O36" t="s">
+        <v>21</v>
+      </c>
+      <c r="P36" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>241</v>
+      </c>
+      <c r="R36" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>93</v>
+      </c>
+      <c r="B37" t="s">
+        <v>243</v>
+      </c>
+      <c r="C37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" t="s">
+        <v>244</v>
+      </c>
+      <c r="E37" t="s">
+        <v>21</v>
+      </c>
+      <c r="F37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" t="s">
+        <v>21</v>
+      </c>
+      <c r="H37" t="s">
+        <v>23</v>
+      </c>
+      <c r="I37" t="s">
+        <v>138</v>
+      </c>
+      <c r="J37" t="s">
+        <v>21</v>
+      </c>
+      <c r="K37" t="s">
+        <v>25</v>
+      </c>
+      <c r="L37" t="s">
+        <v>21</v>
+      </c>
+      <c r="M37" t="s">
+        <v>26</v>
+      </c>
+      <c r="N37" t="s">
+        <v>21</v>
+      </c>
+      <c r="O37" t="s">
+        <v>27</v>
+      </c>
+      <c r="P37" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>245</v>
+      </c>
+      <c r="R37" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>92</v>
+      </c>
+      <c r="B38" t="s">
+        <v>247</v>
+      </c>
+      <c r="C38" t="s">
+        <v>248</v>
+      </c>
+      <c r="D38" t="s">
+        <v>249</v>
+      </c>
+      <c r="E38" t="s">
+        <v>250</v>
+      </c>
+      <c r="F38" t="s">
+        <v>251</v>
+      </c>
+      <c r="G38" t="s">
+        <v>252</v>
+      </c>
+      <c r="H38" t="s">
+        <v>23</v>
+      </c>
+      <c r="I38" t="s">
+        <v>138</v>
+      </c>
+      <c r="J38" t="s">
+        <v>21</v>
+      </c>
+      <c r="K38" t="s">
+        <v>121</v>
+      </c>
+      <c r="L38" t="s">
+        <v>21</v>
+      </c>
+      <c r="M38" t="s">
+        <v>26</v>
+      </c>
+      <c r="N38" t="s">
+        <v>21</v>
+      </c>
+      <c r="O38" t="s">
+        <v>76</v>
+      </c>
+      <c r="P38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>253</v>
+      </c>
+      <c r="R38" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>91</v>
+      </c>
+      <c r="B39" t="s">
+        <v>255</v>
+      </c>
+      <c r="C39" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" t="s">
+        <v>256</v>
+      </c>
+      <c r="E39" t="s">
+        <v>21</v>
+      </c>
+      <c r="F39" t="s">
+        <v>257</v>
+      </c>
+      <c r="G39" t="s">
+        <v>258</v>
+      </c>
+      <c r="H39" t="s">
+        <v>23</v>
+      </c>
+      <c r="I39" t="s">
+        <v>259</v>
+      </c>
+      <c r="J39" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" t="s">
+        <v>119</v>
+      </c>
+      <c r="L39" t="s">
+        <v>21</v>
+      </c>
+      <c r="M39" t="s">
+        <v>26</v>
+      </c>
+      <c r="N39" t="s">
+        <v>21</v>
+      </c>
+      <c r="O39" t="s">
+        <v>21</v>
+      </c>
+      <c r="P39" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>260</v>
+      </c>
+      <c r="R39" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>90</v>
+      </c>
+      <c r="B40" t="s">
+        <v>262</v>
+      </c>
+      <c r="C40" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" t="s">
+        <v>263</v>
+      </c>
+      <c r="E40" t="s">
+        <v>21</v>
+      </c>
+      <c r="F40" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" t="s">
+        <v>21</v>
+      </c>
+      <c r="H40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I40" t="s">
+        <v>21</v>
+      </c>
+      <c r="J40" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" t="s">
+        <v>25</v>
+      </c>
+      <c r="L40" t="s">
+        <v>21</v>
+      </c>
+      <c r="M40" t="s">
+        <v>26</v>
+      </c>
+      <c r="N40" t="s">
+        <v>21</v>
+      </c>
+      <c r="O40" t="s">
+        <v>21</v>
+      </c>
+      <c r="P40" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>264</v>
+      </c>
+      <c r="R40" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>89</v>
+      </c>
+      <c r="B41" t="s">
+        <v>266</v>
+      </c>
+      <c r="C41" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" t="s">
+        <v>21</v>
+      </c>
+      <c r="E41" t="s">
+        <v>21</v>
+      </c>
+      <c r="F41" t="s">
+        <v>267</v>
+      </c>
+      <c r="G41" t="s">
+        <v>21</v>
+      </c>
+      <c r="H41" t="s">
+        <v>23</v>
+      </c>
+      <c r="I41" t="s">
+        <v>110</v>
+      </c>
+      <c r="J41" t="s">
+        <v>21</v>
+      </c>
+      <c r="K41" t="s">
+        <v>121</v>
+      </c>
+      <c r="L41" t="s">
+        <v>21</v>
+      </c>
+      <c r="M41" t="s">
+        <v>26</v>
+      </c>
+      <c r="N41" t="s">
+        <v>21</v>
+      </c>
+      <c r="O41" t="s">
+        <v>76</v>
+      </c>
+      <c r="P41" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>268</v>
+      </c>
+      <c r="R41" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>88</v>
+      </c>
+      <c r="B42" t="s">
+        <v>270</v>
+      </c>
+      <c r="C42" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" t="s">
+        <v>21</v>
+      </c>
+      <c r="E42" t="s">
+        <v>21</v>
+      </c>
+      <c r="F42" t="s">
+        <v>271</v>
+      </c>
+      <c r="G42" t="s">
+        <v>272</v>
+      </c>
+      <c r="H42" t="s">
+        <v>23</v>
+      </c>
+      <c r="I42" t="s">
+        <v>21</v>
+      </c>
+      <c r="J42" t="s">
+        <v>21</v>
+      </c>
+      <c r="K42" t="s">
+        <v>139</v>
+      </c>
+      <c r="L42" t="s">
+        <v>21</v>
+      </c>
+      <c r="M42" t="s">
+        <v>26</v>
+      </c>
+      <c r="N42" t="s">
+        <v>21</v>
+      </c>
+      <c r="O42" t="s">
+        <v>76</v>
+      </c>
+      <c r="P42" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>273</v>
+      </c>
+      <c r="R42" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>87</v>
+      </c>
+      <c r="B43" t="s">
+        <v>275</v>
+      </c>
+      <c r="C43" t="s">
+        <v>21</v>
+      </c>
+      <c r="D43" t="s">
+        <v>276</v>
+      </c>
+      <c r="E43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F43" t="s">
+        <v>277</v>
+      </c>
+      <c r="G43" t="s">
+        <v>21</v>
+      </c>
+      <c r="H43" t="s">
+        <v>23</v>
+      </c>
+      <c r="I43" t="s">
+        <v>21</v>
+      </c>
+      <c r="J43" t="s">
+        <v>21</v>
+      </c>
+      <c r="K43" t="s">
+        <v>121</v>
+      </c>
+      <c r="L43" t="s">
+        <v>21</v>
+      </c>
+      <c r="M43" t="s">
+        <v>141</v>
+      </c>
+      <c r="N43" t="s">
+        <v>278</v>
+      </c>
+      <c r="O43" t="s">
+        <v>279</v>
+      </c>
+      <c r="P43" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>280</v>
+      </c>
+      <c r="R43" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>86</v>
+      </c>
+      <c r="B44" t="s">
+        <v>255</v>
+      </c>
+      <c r="C44" t="s">
+        <v>282</v>
+      </c>
+      <c r="D44" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" t="s">
+        <v>21</v>
+      </c>
+      <c r="F44" t="s">
+        <v>283</v>
+      </c>
+      <c r="G44" t="s">
+        <v>284</v>
+      </c>
+      <c r="H44" t="s">
+        <v>23</v>
+      </c>
+      <c r="I44" t="s">
+        <v>21</v>
+      </c>
+      <c r="J44" t="s">
+        <v>21</v>
+      </c>
+      <c r="K44" t="s">
+        <v>21</v>
+      </c>
+      <c r="L44" t="s">
+        <v>21</v>
+      </c>
+      <c r="M44" t="s">
+        <v>26</v>
+      </c>
+      <c r="N44" t="s">
+        <v>21</v>
+      </c>
+      <c r="O44" t="s">
+        <v>21</v>
+      </c>
+      <c r="P44" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>285</v>
+      </c>
+      <c r="R44" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>85</v>
+      </c>
+      <c r="B45" t="s">
+        <v>287</v>
+      </c>
+      <c r="C45" t="s">
+        <v>288</v>
+      </c>
+      <c r="D45" t="s">
+        <v>289</v>
+      </c>
+      <c r="E45" t="s">
+        <v>21</v>
+      </c>
+      <c r="F45" t="s">
+        <v>290</v>
+      </c>
+      <c r="G45" t="s">
+        <v>291</v>
+      </c>
+      <c r="H45" t="s">
+        <v>292</v>
+      </c>
+      <c r="I45" t="s">
+        <v>21</v>
+      </c>
+      <c r="J45" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" t="s">
+        <v>121</v>
+      </c>
+      <c r="L45" t="s">
+        <v>21</v>
+      </c>
+      <c r="M45" t="s">
+        <v>26</v>
+      </c>
+      <c r="N45" t="s">
+        <v>21</v>
+      </c>
+      <c r="O45" t="s">
+        <v>76</v>
+      </c>
+      <c r="P45" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>293</v>
+      </c>
+      <c r="R45" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>84</v>
+      </c>
+      <c r="B46" t="s">
+        <v>295</v>
+      </c>
+      <c r="C46" t="s">
+        <v>296</v>
+      </c>
+      <c r="D46" t="s">
+        <v>297</v>
+      </c>
+      <c r="E46" t="s">
+        <v>135</v>
+      </c>
+      <c r="F46" t="s">
+        <v>298</v>
+      </c>
+      <c r="G46" t="s">
+        <v>299</v>
+      </c>
+      <c r="H46" t="s">
+        <v>300</v>
+      </c>
+      <c r="I46" t="s">
+        <v>301</v>
+      </c>
+      <c r="J46" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46" t="s">
+        <v>21</v>
+      </c>
+      <c r="L46" t="s">
+        <v>21</v>
+      </c>
+      <c r="M46" t="s">
+        <v>26</v>
+      </c>
+      <c r="N46" t="s">
+        <v>21</v>
+      </c>
+      <c r="O46" t="s">
+        <v>21</v>
+      </c>
+      <c r="P46" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>302</v>
+      </c>
+      <c r="R46" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>83</v>
+      </c>
+      <c r="B47" t="s">
+        <v>304</v>
+      </c>
+      <c r="C47" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" t="s">
+        <v>305</v>
+      </c>
+      <c r="E47" t="s">
+        <v>21</v>
+      </c>
+      <c r="F47" t="s">
+        <v>306</v>
+      </c>
+      <c r="G47" t="s">
+        <v>21</v>
+      </c>
+      <c r="H47" t="s">
+        <v>23</v>
+      </c>
+      <c r="I47" t="s">
+        <v>21</v>
+      </c>
+      <c r="J47" t="s">
+        <v>21</v>
+      </c>
+      <c r="K47" t="s">
+        <v>121</v>
+      </c>
+      <c r="L47" t="s">
+        <v>21</v>
+      </c>
+      <c r="M47" t="s">
+        <v>26</v>
+      </c>
+      <c r="N47" t="s">
+        <v>21</v>
+      </c>
+      <c r="O47" t="s">
+        <v>234</v>
+      </c>
+      <c r="P47" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>307</v>
+      </c>
+      <c r="R47" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>82</v>
+      </c>
+      <c r="B48" t="s">
+        <v>309</v>
+      </c>
+      <c r="C48" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" t="s">
+        <v>310</v>
+      </c>
+      <c r="E48" t="s">
+        <v>21</v>
+      </c>
+      <c r="F48" t="s">
+        <v>311</v>
+      </c>
+      <c r="G48" t="s">
+        <v>312</v>
+      </c>
+      <c r="H48" t="s">
+        <v>23</v>
+      </c>
+      <c r="I48" t="s">
+        <v>313</v>
+      </c>
+      <c r="J48" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" t="s">
+        <v>25</v>
+      </c>
+      <c r="L48" t="s">
+        <v>21</v>
+      </c>
+      <c r="M48" t="s">
+        <v>26</v>
+      </c>
+      <c r="N48" t="s">
+        <v>21</v>
+      </c>
+      <c r="O48" t="s">
+        <v>21</v>
+      </c>
+      <c r="P48" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>314</v>
+      </c>
+      <c r="R48" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>81</v>
+      </c>
+      <c r="B49" t="s">
+        <v>316</v>
+      </c>
+      <c r="C49" t="s">
+        <v>317</v>
+      </c>
+      <c r="D49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49" t="s">
+        <v>21</v>
+      </c>
+      <c r="F49" t="s">
+        <v>318</v>
+      </c>
+      <c r="G49" t="s">
+        <v>319</v>
+      </c>
+      <c r="H49" t="s">
+        <v>23</v>
+      </c>
+      <c r="I49" t="s">
+        <v>320</v>
+      </c>
+      <c r="J49" t="s">
+        <v>321</v>
+      </c>
+      <c r="K49" t="s">
+        <v>25</v>
+      </c>
+      <c r="L49" t="s">
+        <v>21</v>
+      </c>
+      <c r="M49" t="s">
+        <v>26</v>
+      </c>
+      <c r="N49" t="s">
+        <v>21</v>
+      </c>
+      <c r="O49" t="s">
+        <v>21</v>
+      </c>
+      <c r="P49" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>322</v>
+      </c>
+      <c r="R49" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>80</v>
+      </c>
+      <c r="B50" t="s">
+        <v>324</v>
+      </c>
+      <c r="C50" t="s">
+        <v>21</v>
+      </c>
+      <c r="D50" t="s">
+        <v>325</v>
+      </c>
+      <c r="E50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F50" t="s">
+        <v>326</v>
+      </c>
+      <c r="G50" t="s">
+        <v>21</v>
+      </c>
+      <c r="H50" t="s">
+        <v>327</v>
+      </c>
+      <c r="I50" t="s">
+        <v>21</v>
+      </c>
+      <c r="J50" t="s">
+        <v>328</v>
+      </c>
+      <c r="K50" t="s">
+        <v>121</v>
+      </c>
+      <c r="L50" t="s">
+        <v>21</v>
+      </c>
+      <c r="M50" t="s">
+        <v>26</v>
+      </c>
+      <c r="N50" t="s">
+        <v>21</v>
+      </c>
+      <c r="O50" t="s">
+        <v>76</v>
+      </c>
+      <c r="P50" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>329</v>
+      </c>
+      <c r="R50" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>79</v>
+      </c>
+      <c r="B51" t="s">
+        <v>331</v>
+      </c>
+      <c r="C51" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51" t="s">
+        <v>332</v>
+      </c>
+      <c r="E51" t="s">
+        <v>333</v>
+      </c>
+      <c r="F51" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" t="s">
+        <v>21</v>
+      </c>
+      <c r="H51" t="s">
+        <v>23</v>
+      </c>
+      <c r="I51" t="s">
+        <v>33</v>
+      </c>
+      <c r="J51" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" t="s">
+        <v>21</v>
+      </c>
+      <c r="L51" t="s">
+        <v>21</v>
+      </c>
+      <c r="M51" t="s">
+        <v>26</v>
+      </c>
+      <c r="N51" t="s">
+        <v>21</v>
+      </c>
+      <c r="O51" t="s">
+        <v>21</v>
+      </c>
+      <c r="P51" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>334</v>
+      </c>
+      <c r="R51" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>78</v>
+      </c>
+      <c r="B52" t="s">
+        <v>336</v>
+      </c>
+      <c r="C52" t="s">
+        <v>337</v>
+      </c>
+      <c r="D52" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52" t="s">
+        <v>21</v>
+      </c>
+      <c r="F52" t="s">
+        <v>338</v>
+      </c>
+      <c r="G52" t="s">
+        <v>339</v>
+      </c>
+      <c r="H52" t="s">
+        <v>23</v>
+      </c>
+      <c r="I52" t="s">
+        <v>21</v>
+      </c>
+      <c r="J52" t="s">
+        <v>340</v>
+      </c>
+      <c r="K52" t="s">
+        <v>21</v>
+      </c>
+      <c r="L52" t="s">
+        <v>21</v>
+      </c>
+      <c r="M52" t="s">
+        <v>26</v>
+      </c>
+      <c r="N52" t="s">
+        <v>278</v>
+      </c>
+      <c r="O52" t="s">
+        <v>21</v>
+      </c>
+      <c r="P52" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>341</v>
+      </c>
+      <c r="R52" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>77</v>
+      </c>
+      <c r="B53" t="s">
+        <v>343</v>
+      </c>
+      <c r="C53" t="s">
+        <v>21</v>
+      </c>
+      <c r="D53" t="s">
+        <v>344</v>
+      </c>
+      <c r="E53" t="s">
+        <v>21</v>
+      </c>
+      <c r="F53" t="s">
+        <v>345</v>
+      </c>
+      <c r="G53" t="s">
+        <v>21</v>
+      </c>
+      <c r="H53" t="s">
+        <v>23</v>
+      </c>
+      <c r="I53" t="s">
+        <v>21</v>
+      </c>
+      <c r="J53" t="s">
+        <v>21</v>
+      </c>
+      <c r="K53" t="s">
+        <v>25</v>
+      </c>
+      <c r="L53" t="s">
+        <v>21</v>
+      </c>
+      <c r="M53" t="s">
+        <v>26</v>
+      </c>
+      <c r="N53" t="s">
+        <v>21</v>
+      </c>
+      <c r="O53" t="s">
+        <v>76</v>
+      </c>
+      <c r="P53" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>346</v>
+      </c>
+      <c r="R53" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>76</v>
+      </c>
+      <c r="B54" t="s">
+        <v>232</v>
+      </c>
+      <c r="C54" t="s">
+        <v>21</v>
+      </c>
+      <c r="D54" t="s">
+        <v>348</v>
+      </c>
+      <c r="E54" t="s">
+        <v>21</v>
+      </c>
+      <c r="F54" t="s">
+        <v>349</v>
+      </c>
+      <c r="G54" t="s">
+        <v>21</v>
+      </c>
+      <c r="H54" t="s">
+        <v>23</v>
+      </c>
+      <c r="I54" t="s">
+        <v>350</v>
+      </c>
+      <c r="J54" t="s">
+        <v>21</v>
+      </c>
+      <c r="K54" t="s">
+        <v>213</v>
+      </c>
+      <c r="L54" t="s">
+        <v>21</v>
+      </c>
+      <c r="M54" t="s">
+        <v>26</v>
+      </c>
+      <c r="N54" t="s">
+        <v>21</v>
+      </c>
+      <c r="O54" t="s">
+        <v>76</v>
+      </c>
+      <c r="P54" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>351</v>
+      </c>
+      <c r="R54" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>75</v>
+      </c>
+      <c r="B55" t="s">
+        <v>353</v>
+      </c>
+      <c r="C55" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" t="s">
+        <v>354</v>
+      </c>
+      <c r="E55" t="s">
+        <v>21</v>
+      </c>
+      <c r="F55" t="s">
+        <v>355</v>
+      </c>
+      <c r="G55" t="s">
+        <v>21</v>
+      </c>
+      <c r="H55" t="s">
+        <v>23</v>
+      </c>
+      <c r="I55" t="s">
+        <v>356</v>
+      </c>
+      <c r="J55" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" t="s">
+        <v>213</v>
+      </c>
+      <c r="L55" t="s">
+        <v>21</v>
+      </c>
+      <c r="M55" t="s">
+        <v>26</v>
+      </c>
+      <c r="N55" t="s">
+        <v>21</v>
+      </c>
+      <c r="O55" t="s">
+        <v>21</v>
+      </c>
+      <c r="P55" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>357</v>
+      </c>
+      <c r="R55" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>74</v>
+      </c>
+      <c r="B56" t="s">
+        <v>359</v>
+      </c>
+      <c r="C56" t="s">
+        <v>21</v>
+      </c>
+      <c r="D56" t="s">
+        <v>360</v>
+      </c>
+      <c r="E56" t="s">
+        <v>21</v>
+      </c>
+      <c r="F56" t="s">
+        <v>361</v>
+      </c>
+      <c r="G56" t="s">
+        <v>362</v>
+      </c>
+      <c r="H56" t="s">
+        <v>23</v>
+      </c>
+      <c r="I56" t="s">
+        <v>363</v>
+      </c>
+      <c r="J56" t="s">
+        <v>21</v>
+      </c>
+      <c r="K56" t="s">
+        <v>25</v>
+      </c>
+      <c r="L56" t="s">
+        <v>21</v>
+      </c>
+      <c r="M56" t="s">
+        <v>26</v>
+      </c>
+      <c r="N56" t="s">
+        <v>21</v>
+      </c>
+      <c r="O56" t="s">
+        <v>76</v>
+      </c>
+      <c r="P56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>364</v>
+      </c>
+      <c r="R56" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>73</v>
+      </c>
+      <c r="B57" t="s">
+        <v>366</v>
+      </c>
+      <c r="C57" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" t="s">
+        <v>367</v>
+      </c>
+      <c r="E57" t="s">
+        <v>21</v>
+      </c>
+      <c r="F57" t="s">
+        <v>368</v>
+      </c>
+      <c r="G57" t="s">
+        <v>369</v>
+      </c>
+      <c r="H57" t="s">
+        <v>23</v>
+      </c>
+      <c r="I57" t="s">
+        <v>110</v>
+      </c>
+      <c r="J57" t="s">
+        <v>21</v>
+      </c>
+      <c r="K57" t="s">
+        <v>213</v>
+      </c>
+      <c r="L57" t="s">
+        <v>21</v>
+      </c>
+      <c r="M57" t="s">
+        <v>26</v>
+      </c>
+      <c r="N57" t="s">
+        <v>21</v>
+      </c>
+      <c r="O57" t="s">
+        <v>76</v>
+      </c>
+      <c r="P57" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>370</v>
+      </c>
+      <c r="R57" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>72</v>
+      </c>
+      <c r="B58" t="s">
+        <v>372</v>
+      </c>
+      <c r="C58" t="s">
+        <v>21</v>
+      </c>
+      <c r="D58" t="s">
+        <v>373</v>
+      </c>
+      <c r="E58" t="s">
+        <v>21</v>
+      </c>
+      <c r="F58" t="s">
+        <v>374</v>
+      </c>
+      <c r="G58" t="s">
+        <v>375</v>
+      </c>
+      <c r="H58" t="s">
+        <v>23</v>
+      </c>
+      <c r="I58" t="s">
+        <v>110</v>
+      </c>
+      <c r="J58" t="s">
+        <v>21</v>
+      </c>
+      <c r="K58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L58" t="s">
+        <v>21</v>
+      </c>
+      <c r="M58" t="s">
+        <v>26</v>
+      </c>
+      <c r="N58" t="s">
+        <v>21</v>
+      </c>
+      <c r="O58" t="s">
+        <v>21</v>
+      </c>
+      <c r="P58" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>376</v>
+      </c>
+      <c r="R58" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>71</v>
+      </c>
+      <c r="B59" t="s">
+        <v>378</v>
+      </c>
+      <c r="C59" t="s">
+        <v>21</v>
+      </c>
+      <c r="D59" t="s">
+        <v>379</v>
+      </c>
+      <c r="E59" t="s">
+        <v>21</v>
+      </c>
+      <c r="F59" t="s">
+        <v>380</v>
+      </c>
+      <c r="G59" t="s">
+        <v>381</v>
+      </c>
+      <c r="H59" t="s">
+        <v>23</v>
+      </c>
+      <c r="I59" t="s">
+        <v>382</v>
+      </c>
+      <c r="J59" t="s">
+        <v>21</v>
+      </c>
+      <c r="K59" t="s">
+        <v>383</v>
+      </c>
+      <c r="L59" t="s">
+        <v>21</v>
+      </c>
+      <c r="M59" t="s">
+        <v>141</v>
+      </c>
+      <c r="N59" t="s">
+        <v>21</v>
+      </c>
+      <c r="O59" t="s">
+        <v>76</v>
+      </c>
+      <c r="P59" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>384</v>
+      </c>
+      <c r="R59" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>70</v>
+      </c>
+      <c r="B60" t="s">
+        <v>44</v>
+      </c>
+      <c r="C60" t="s">
+        <v>21</v>
+      </c>
+      <c r="D60" t="s">
+        <v>21</v>
+      </c>
+      <c r="E60" t="s">
+        <v>386</v>
+      </c>
+      <c r="F60" t="s">
+        <v>387</v>
+      </c>
+      <c r="G60" t="s">
+        <v>21</v>
+      </c>
+      <c r="H60" t="s">
+        <v>23</v>
+      </c>
+      <c r="I60" t="s">
+        <v>388</v>
+      </c>
+      <c r="J60" t="s">
+        <v>389</v>
+      </c>
+      <c r="K60" t="s">
+        <v>119</v>
+      </c>
+      <c r="L60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M60" t="s">
+        <v>26</v>
+      </c>
+      <c r="N60" t="s">
+        <v>21</v>
+      </c>
+      <c r="O60" t="s">
+        <v>21</v>
+      </c>
+      <c r="P60" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>390</v>
+      </c>
+      <c r="R60" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>69</v>
+      </c>
+      <c r="B61" t="s">
+        <v>392</v>
+      </c>
+      <c r="C61" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" t="s">
+        <v>393</v>
+      </c>
+      <c r="E61" t="s">
+        <v>21</v>
+      </c>
+      <c r="F61" t="s">
+        <v>394</v>
+      </c>
+      <c r="G61" t="s">
+        <v>21</v>
+      </c>
+      <c r="H61" t="s">
+        <v>23</v>
+      </c>
+      <c r="I61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J61" t="s">
+        <v>21</v>
+      </c>
+      <c r="K61" t="s">
+        <v>92</v>
+      </c>
+      <c r="L61" t="s">
+        <v>21</v>
+      </c>
+      <c r="M61" t="s">
+        <v>26</v>
+      </c>
+      <c r="N61" t="s">
+        <v>21</v>
+      </c>
+      <c r="O61" t="s">
+        <v>76</v>
+      </c>
+      <c r="P61" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>395</v>
+      </c>
+      <c r="R61" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>68</v>
+      </c>
+      <c r="B62" t="s">
+        <v>397</v>
+      </c>
+      <c r="C62" t="s">
+        <v>21</v>
+      </c>
+      <c r="D62" t="s">
+        <v>21</v>
+      </c>
+      <c r="E62" t="s">
+        <v>21</v>
+      </c>
+      <c r="F62" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" t="s">
+        <v>21</v>
+      </c>
+      <c r="H62" t="s">
+        <v>398</v>
+      </c>
+      <c r="I62" t="s">
+        <v>21</v>
+      </c>
+      <c r="J62" t="s">
+        <v>21</v>
+      </c>
+      <c r="K62" t="s">
+        <v>21</v>
+      </c>
+      <c r="L62" t="s">
+        <v>21</v>
+      </c>
+      <c r="M62" t="s">
+        <v>26</v>
+      </c>
+      <c r="N62" t="s">
+        <v>21</v>
+      </c>
+      <c r="O62" t="s">
+        <v>21</v>
+      </c>
+      <c r="P62" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>399</v>
+      </c>
+      <c r="R62" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>67</v>
+      </c>
+      <c r="B63" t="s">
+        <v>41</v>
+      </c>
+      <c r="C63" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" t="s">
+        <v>401</v>
+      </c>
+      <c r="E63" t="s">
+        <v>250</v>
+      </c>
+      <c r="F63" t="s">
+        <v>402</v>
+      </c>
+      <c r="G63" t="s">
+        <v>403</v>
+      </c>
+      <c r="H63" t="s">
+        <v>23</v>
+      </c>
+      <c r="I63" t="s">
+        <v>404</v>
+      </c>
+      <c r="J63" t="s">
+        <v>21</v>
+      </c>
+      <c r="K63" t="s">
+        <v>121</v>
+      </c>
+      <c r="L63" t="s">
+        <v>21</v>
+      </c>
+      <c r="M63" t="s">
+        <v>141</v>
+      </c>
+      <c r="N63" t="s">
+        <v>21</v>
+      </c>
+      <c r="O63" t="s">
+        <v>76</v>
+      </c>
+      <c r="P63" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>405</v>
+      </c>
+      <c r="R63" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>66</v>
+      </c>
+      <c r="B64" t="s">
+        <v>407</v>
+      </c>
+      <c r="C64" t="s">
+        <v>21</v>
+      </c>
+      <c r="D64" t="s">
+        <v>408</v>
+      </c>
+      <c r="E64" t="s">
+        <v>21</v>
+      </c>
+      <c r="F64" t="s">
+        <v>409</v>
+      </c>
+      <c r="G64" t="s">
+        <v>21</v>
+      </c>
+      <c r="H64" t="s">
+        <v>23</v>
+      </c>
+      <c r="I64" t="s">
+        <v>410</v>
+      </c>
+      <c r="J64" t="s">
+        <v>21</v>
+      </c>
+      <c r="K64" t="s">
+        <v>25</v>
+      </c>
+      <c r="L64" t="s">
+        <v>21</v>
+      </c>
+      <c r="M64" t="s">
+        <v>26</v>
+      </c>
+      <c r="N64" t="s">
+        <v>21</v>
+      </c>
+      <c r="O64" t="s">
+        <v>76</v>
+      </c>
+      <c r="P64" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>411</v>
+      </c>
+      <c r="R64" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>65</v>
+      </c>
+      <c r="B65" t="s">
+        <v>413</v>
+      </c>
+      <c r="C65" t="s">
+        <v>21</v>
+      </c>
+      <c r="D65" t="s">
+        <v>414</v>
+      </c>
+      <c r="E65" t="s">
+        <v>21</v>
+      </c>
+      <c r="F65" t="s">
+        <v>415</v>
+      </c>
+      <c r="G65" t="s">
+        <v>21</v>
+      </c>
+      <c r="H65" t="s">
+        <v>23</v>
+      </c>
+      <c r="I65" t="s">
+        <v>327</v>
+      </c>
+      <c r="J65" t="s">
+        <v>21</v>
+      </c>
+      <c r="K65" t="s">
+        <v>200</v>
+      </c>
+      <c r="L65" t="s">
+        <v>21</v>
+      </c>
+      <c r="M65" t="s">
+        <v>26</v>
+      </c>
+      <c r="N65" t="s">
+        <v>21</v>
+      </c>
+      <c r="O65" t="s">
+        <v>416</v>
+      </c>
+      <c r="P65" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>417</v>
+      </c>
+      <c r="R65" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>64</v>
+      </c>
+      <c r="B66" t="s">
+        <v>419</v>
+      </c>
+      <c r="C66" t="s">
+        <v>21</v>
+      </c>
+      <c r="D66" t="s">
+        <v>420</v>
+      </c>
+      <c r="E66" t="s">
+        <v>21</v>
+      </c>
+      <c r="F66" t="s">
+        <v>421</v>
+      </c>
+      <c r="G66" t="s">
+        <v>422</v>
+      </c>
+      <c r="H66" t="s">
+        <v>23</v>
+      </c>
+      <c r="I66" t="s">
+        <v>225</v>
+      </c>
+      <c r="J66" t="s">
+        <v>21</v>
+      </c>
+      <c r="K66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L66" t="s">
+        <v>83</v>
+      </c>
+      <c r="M66" t="s">
+        <v>26</v>
+      </c>
+      <c r="N66" t="s">
+        <v>278</v>
+      </c>
+      <c r="O66" t="s">
+        <v>21</v>
+      </c>
+      <c r="P66" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>423</v>
+      </c>
+      <c r="R66" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>63</v>
+      </c>
+      <c r="B67" t="s">
+        <v>425</v>
+      </c>
+      <c r="C67" t="s">
+        <v>21</v>
+      </c>
+      <c r="D67" t="s">
+        <v>426</v>
+      </c>
+      <c r="E67" t="s">
+        <v>21</v>
+      </c>
+      <c r="F67" t="s">
+        <v>427</v>
+      </c>
+      <c r="G67" t="s">
+        <v>21</v>
+      </c>
+      <c r="H67" t="s">
+        <v>23</v>
+      </c>
+      <c r="I67" t="s">
+        <v>138</v>
+      </c>
+      <c r="J67" t="s">
+        <v>21</v>
+      </c>
+      <c r="K67" t="s">
+        <v>21</v>
+      </c>
+      <c r="L67" t="s">
+        <v>428</v>
+      </c>
+      <c r="M67" t="s">
+        <v>26</v>
+      </c>
+      <c r="N67" t="s">
+        <v>21</v>
+      </c>
+      <c r="O67" t="s">
+        <v>21</v>
+      </c>
+      <c r="P67" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>429</v>
+      </c>
+      <c r="R67" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>62</v>
+      </c>
+      <c r="B68" t="s">
+        <v>431</v>
+      </c>
+      <c r="C68" t="s">
+        <v>432</v>
+      </c>
+      <c r="D68" t="s">
+        <v>433</v>
+      </c>
+      <c r="E68" t="s">
+        <v>21</v>
+      </c>
+      <c r="F68" t="s">
+        <v>434</v>
+      </c>
+      <c r="G68" t="s">
+        <v>21</v>
+      </c>
+      <c r="H68" t="s">
+        <v>23</v>
+      </c>
+      <c r="I68" t="s">
+        <v>435</v>
+      </c>
+      <c r="J68" t="s">
+        <v>21</v>
+      </c>
+      <c r="K68" t="s">
+        <v>436</v>
+      </c>
+      <c r="L68" t="s">
+        <v>21</v>
+      </c>
+      <c r="M68" t="s">
+        <v>26</v>
+      </c>
+      <c r="N68" t="s">
+        <v>21</v>
+      </c>
+      <c r="O68" t="s">
+        <v>21</v>
+      </c>
+      <c r="P68" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>437</v>
+      </c>
+      <c r="R68" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>61</v>
+      </c>
+      <c r="B69" t="s">
+        <v>439</v>
+      </c>
+      <c r="C69" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" t="s">
+        <v>440</v>
+      </c>
+      <c r="E69" t="s">
+        <v>21</v>
+      </c>
+      <c r="F69" t="s">
+        <v>441</v>
+      </c>
+      <c r="G69" t="s">
+        <v>21</v>
+      </c>
+      <c r="H69" t="s">
+        <v>23</v>
+      </c>
+      <c r="I69" t="s">
+        <v>442</v>
+      </c>
+      <c r="J69" t="s">
+        <v>21</v>
+      </c>
+      <c r="K69" t="s">
+        <v>25</v>
+      </c>
+      <c r="L69" t="s">
+        <v>21</v>
+      </c>
+      <c r="M69" t="s">
+        <v>26</v>
+      </c>
+      <c r="N69" t="s">
+        <v>21</v>
+      </c>
+      <c r="O69" t="s">
+        <v>76</v>
+      </c>
+      <c r="P69" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>443</v>
+      </c>
+      <c r="R69" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A70">
+        <v>60</v>
+      </c>
+      <c r="B70" t="s">
+        <v>445</v>
+      </c>
+      <c r="C70" t="s">
+        <v>21</v>
+      </c>
+      <c r="D70" t="s">
+        <v>446</v>
+      </c>
+      <c r="E70" t="s">
+        <v>447</v>
+      </c>
+      <c r="F70" t="s">
+        <v>448</v>
+      </c>
+      <c r="G70" t="s">
+        <v>449</v>
+      </c>
+      <c r="H70" t="s">
+        <v>23</v>
+      </c>
+      <c r="I70" t="s">
+        <v>450</v>
+      </c>
+      <c r="J70" t="s">
+        <v>21</v>
+      </c>
+      <c r="K70" t="s">
+        <v>25</v>
+      </c>
+      <c r="L70" t="s">
+        <v>21</v>
+      </c>
+      <c r="M70" t="s">
+        <v>180</v>
+      </c>
+      <c r="N70" t="s">
+        <v>278</v>
+      </c>
+      <c r="O70" t="s">
+        <v>21</v>
+      </c>
+      <c r="P70" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>451</v>
+      </c>
+      <c r="R70" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A71">
+        <v>59</v>
+      </c>
+      <c r="B71" t="s">
+        <v>453</v>
+      </c>
+      <c r="C71" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71" t="s">
+        <v>454</v>
+      </c>
+      <c r="E71" t="s">
+        <v>21</v>
+      </c>
+      <c r="F71" t="s">
+        <v>455</v>
+      </c>
+      <c r="G71" t="s">
+        <v>21</v>
+      </c>
+      <c r="H71" t="s">
+        <v>23</v>
+      </c>
+      <c r="I71" t="s">
+        <v>456</v>
+      </c>
+      <c r="J71" t="s">
+        <v>21</v>
+      </c>
+      <c r="K71" t="s">
+        <v>25</v>
+      </c>
+      <c r="L71" t="s">
+        <v>21</v>
+      </c>
+      <c r="M71" t="s">
+        <v>26</v>
+      </c>
+      <c r="N71" t="s">
+        <v>21</v>
+      </c>
+      <c r="O71" t="s">
+        <v>76</v>
+      </c>
+      <c r="P71" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>457</v>
+      </c>
+      <c r="R71" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A72">
+        <v>58</v>
+      </c>
+      <c r="B72" t="s">
+        <v>459</v>
+      </c>
+      <c r="C72" t="s">
+        <v>21</v>
+      </c>
+      <c r="D72" t="s">
+        <v>460</v>
+      </c>
+      <c r="E72" t="s">
+        <v>21</v>
+      </c>
+      <c r="F72" t="s">
+        <v>21</v>
+      </c>
+      <c r="G72" t="s">
+        <v>21</v>
+      </c>
+      <c r="H72" t="s">
+        <v>23</v>
+      </c>
+      <c r="I72" t="s">
+        <v>21</v>
+      </c>
+      <c r="J72" t="s">
+        <v>21</v>
+      </c>
+      <c r="K72" t="s">
+        <v>25</v>
+      </c>
+      <c r="L72" t="s">
+        <v>21</v>
+      </c>
+      <c r="M72" t="s">
+        <v>26</v>
+      </c>
+      <c r="N72" t="s">
+        <v>21</v>
+      </c>
+      <c r="O72" t="s">
+        <v>461</v>
+      </c>
+      <c r="P72" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>462</v>
+      </c>
+      <c r="R72" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>57</v>
+      </c>
+      <c r="B73" t="s">
+        <v>464</v>
+      </c>
+      <c r="C73" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" t="s">
+        <v>465</v>
+      </c>
+      <c r="E73" t="s">
+        <v>21</v>
+      </c>
+      <c r="F73" t="s">
+        <v>21</v>
+      </c>
+      <c r="G73" t="s">
+        <v>21</v>
+      </c>
+      <c r="H73" t="s">
+        <v>23</v>
+      </c>
+      <c r="I73" t="s">
+        <v>466</v>
+      </c>
+      <c r="J73" t="s">
+        <v>21</v>
+      </c>
+      <c r="K73" t="s">
+        <v>200</v>
+      </c>
+      <c r="L73" t="s">
+        <v>21</v>
+      </c>
+      <c r="M73" t="s">
+        <v>26</v>
+      </c>
+      <c r="N73" t="s">
+        <v>21</v>
+      </c>
+      <c r="O73" t="s">
+        <v>21</v>
+      </c>
+      <c r="P73" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>467</v>
+      </c>
+      <c r="R73" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>56</v>
+      </c>
+      <c r="B74" t="s">
+        <v>469</v>
+      </c>
+      <c r="C74" t="s">
+        <v>21</v>
+      </c>
+      <c r="D74" t="s">
+        <v>470</v>
+      </c>
+      <c r="E74" t="s">
+        <v>21</v>
+      </c>
+      <c r="F74" t="s">
+        <v>471</v>
+      </c>
+      <c r="G74" t="s">
+        <v>472</v>
+      </c>
+      <c r="H74" t="s">
+        <v>23</v>
+      </c>
+      <c r="I74" t="s">
+        <v>152</v>
+      </c>
+      <c r="J74" t="s">
+        <v>21</v>
+      </c>
+      <c r="K74" t="s">
+        <v>25</v>
+      </c>
+      <c r="L74" t="s">
+        <v>21</v>
+      </c>
+      <c r="M74" t="s">
+        <v>26</v>
+      </c>
+      <c r="N74" t="s">
+        <v>21</v>
+      </c>
+      <c r="O74" t="s">
+        <v>76</v>
+      </c>
+      <c r="P74" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>473</v>
+      </c>
+      <c r="R74" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>55</v>
+      </c>
+      <c r="B75" t="s">
+        <v>475</v>
+      </c>
+      <c r="C75" t="s">
+        <v>21</v>
+      </c>
+      <c r="D75" t="s">
+        <v>21</v>
+      </c>
+      <c r="E75" t="s">
+        <v>21</v>
+      </c>
+      <c r="F75" t="s">
+        <v>476</v>
+      </c>
+      <c r="G75" t="s">
+        <v>21</v>
+      </c>
+      <c r="H75" t="s">
+        <v>23</v>
+      </c>
+      <c r="I75" t="s">
+        <v>21</v>
+      </c>
+      <c r="J75" t="s">
+        <v>21</v>
+      </c>
+      <c r="K75" t="s">
+        <v>119</v>
+      </c>
+      <c r="L75" t="s">
+        <v>21</v>
+      </c>
+      <c r="M75" t="s">
+        <v>180</v>
+      </c>
+      <c r="N75" t="s">
+        <v>21</v>
+      </c>
+      <c r="O75" t="s">
+        <v>21</v>
+      </c>
+      <c r="P75" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>477</v>
+      </c>
+      <c r="R75" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A76">
+        <v>54</v>
+      </c>
+      <c r="B76" t="s">
+        <v>479</v>
+      </c>
+      <c r="C76" t="s">
+        <v>21</v>
+      </c>
+      <c r="D76" t="s">
+        <v>480</v>
+      </c>
+      <c r="E76" t="s">
+        <v>21</v>
+      </c>
+      <c r="F76" t="s">
+        <v>21</v>
+      </c>
+      <c r="G76" t="s">
+        <v>21</v>
+      </c>
+      <c r="H76" t="s">
+        <v>23</v>
+      </c>
+      <c r="I76" t="s">
+        <v>481</v>
+      </c>
+      <c r="J76" t="s">
+        <v>21</v>
+      </c>
+      <c r="K76" t="s">
+        <v>21</v>
+      </c>
+      <c r="L76" t="s">
+        <v>21</v>
+      </c>
+      <c r="M76" t="s">
+        <v>26</v>
+      </c>
+      <c r="N76" t="s">
+        <v>21</v>
+      </c>
+      <c r="O76" t="s">
+        <v>21</v>
+      </c>
+      <c r="P76" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>482</v>
+      </c>
+      <c r="R76" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A77">
+        <v>53</v>
+      </c>
+      <c r="B77" t="s">
+        <v>484</v>
+      </c>
+      <c r="C77" t="s">
+        <v>21</v>
+      </c>
+      <c r="D77" t="s">
+        <v>21</v>
+      </c>
+      <c r="E77" t="s">
+        <v>21</v>
+      </c>
+      <c r="F77" t="s">
+        <v>21</v>
+      </c>
+      <c r="G77" t="s">
+        <v>21</v>
+      </c>
+      <c r="H77" t="s">
+        <v>485</v>
+      </c>
+      <c r="I77" t="s">
+        <v>21</v>
+      </c>
+      <c r="J77" t="s">
+        <v>21</v>
+      </c>
+      <c r="K77" t="s">
+        <v>121</v>
+      </c>
+      <c r="L77" t="s">
+        <v>21</v>
+      </c>
+      <c r="M77" t="s">
+        <v>141</v>
+      </c>
+      <c r="N77" t="s">
+        <v>21</v>
+      </c>
+      <c r="O77" t="s">
+        <v>76</v>
+      </c>
+      <c r="P77" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>486</v>
+      </c>
+      <c r="R77" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A78">
+        <v>52</v>
+      </c>
+      <c r="B78" t="s">
+        <v>488</v>
+      </c>
+      <c r="C78" t="s">
+        <v>21</v>
+      </c>
+      <c r="D78" t="s">
+        <v>489</v>
+      </c>
+      <c r="E78" t="s">
+        <v>21</v>
+      </c>
+      <c r="F78" t="s">
+        <v>490</v>
+      </c>
+      <c r="G78" t="s">
+        <v>21</v>
+      </c>
+      <c r="H78" t="s">
+        <v>23</v>
+      </c>
+      <c r="I78" t="s">
+        <v>491</v>
+      </c>
+      <c r="J78" t="s">
+        <v>21</v>
+      </c>
+      <c r="K78" t="s">
+        <v>25</v>
+      </c>
+      <c r="L78" t="s">
+        <v>21</v>
+      </c>
+      <c r="M78" t="s">
+        <v>26</v>
+      </c>
+      <c r="N78" t="s">
+        <v>21</v>
+      </c>
+      <c r="O78" t="s">
+        <v>76</v>
+      </c>
+      <c r="P78" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>21</v>
+      </c>
+      <c r="R78" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A79">
+        <v>51</v>
+      </c>
+      <c r="B79" t="s">
+        <v>493</v>
+      </c>
+      <c r="C79" t="s">
+        <v>21</v>
+      </c>
+      <c r="D79" t="s">
+        <v>494</v>
+      </c>
+      <c r="E79" t="s">
+        <v>21</v>
+      </c>
+      <c r="F79" t="s">
+        <v>495</v>
+      </c>
+      <c r="G79" t="s">
+        <v>21</v>
+      </c>
+      <c r="H79" t="s">
+        <v>23</v>
+      </c>
+      <c r="I79" t="s">
+        <v>496</v>
+      </c>
+      <c r="J79" t="s">
+        <v>21</v>
+      </c>
+      <c r="K79" t="s">
+        <v>497</v>
+      </c>
+      <c r="L79" t="s">
+        <v>21</v>
+      </c>
+      <c r="M79" t="s">
+        <v>26</v>
+      </c>
+      <c r="N79" t="s">
+        <v>21</v>
+      </c>
+      <c r="O79" t="s">
+        <v>498</v>
+      </c>
+      <c r="P79" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>21</v>
+      </c>
+      <c r="R79" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A80">
+        <v>50</v>
+      </c>
+      <c r="B80" t="s">
+        <v>500</v>
+      </c>
+      <c r="C80" t="s">
+        <v>21</v>
+      </c>
+      <c r="D80" t="s">
+        <v>501</v>
+      </c>
+      <c r="E80" t="s">
+        <v>21</v>
+      </c>
+      <c r="F80" t="s">
+        <v>502</v>
+      </c>
+      <c r="G80" t="s">
+        <v>21</v>
+      </c>
+      <c r="H80" t="s">
+        <v>503</v>
+      </c>
+      <c r="I80" t="s">
+        <v>21</v>
+      </c>
+      <c r="J80" t="s">
+        <v>21</v>
+      </c>
+      <c r="K80" t="s">
+        <v>121</v>
+      </c>
+      <c r="L80" t="s">
+        <v>21</v>
+      </c>
+      <c r="M80" t="s">
+        <v>26</v>
+      </c>
+      <c r="N80" t="s">
+        <v>21</v>
+      </c>
+      <c r="O80" t="s">
+        <v>21</v>
+      </c>
+      <c r="P80" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>504</v>
+      </c>
+      <c r="R80" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>49</v>
+      </c>
+      <c r="B81" t="s">
+        <v>506</v>
+      </c>
+      <c r="C81" t="s">
+        <v>21</v>
+      </c>
+      <c r="D81" t="s">
+        <v>507</v>
+      </c>
+      <c r="E81" t="s">
+        <v>21</v>
+      </c>
+      <c r="F81" t="s">
+        <v>508</v>
+      </c>
+      <c r="G81" t="s">
+        <v>509</v>
+      </c>
+      <c r="H81" t="s">
+        <v>119</v>
+      </c>
+      <c r="I81" t="s">
+        <v>21</v>
+      </c>
+      <c r="J81" t="s">
+        <v>21</v>
+      </c>
+      <c r="K81" t="s">
+        <v>21</v>
+      </c>
+      <c r="L81" t="s">
+        <v>21</v>
+      </c>
+      <c r="M81" t="s">
+        <v>26</v>
+      </c>
+      <c r="N81" t="s">
+        <v>21</v>
+      </c>
+      <c r="O81" t="s">
+        <v>21</v>
+      </c>
+      <c r="P81" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>510</v>
+      </c>
+      <c r="R81" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>48</v>
+      </c>
+      <c r="B82" t="s">
+        <v>512</v>
+      </c>
+      <c r="C82" t="s">
+        <v>21</v>
+      </c>
+      <c r="D82" t="s">
+        <v>21</v>
+      </c>
+      <c r="E82" t="s">
+        <v>21</v>
+      </c>
+      <c r="F82" t="s">
+        <v>21</v>
+      </c>
+      <c r="G82" t="s">
+        <v>21</v>
+      </c>
+      <c r="H82" t="s">
+        <v>503</v>
+      </c>
+      <c r="I82" t="s">
+        <v>21</v>
+      </c>
+      <c r="J82" t="s">
+        <v>21</v>
+      </c>
+      <c r="K82" t="s">
+        <v>119</v>
+      </c>
+      <c r="L82" t="s">
+        <v>21</v>
+      </c>
+      <c r="M82" t="s">
+        <v>26</v>
+      </c>
+      <c r="N82" t="s">
+        <v>21</v>
+      </c>
+      <c r="O82" t="s">
+        <v>21</v>
+      </c>
+      <c r="P82" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>513</v>
+      </c>
+      <c r="R82" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>47</v>
+      </c>
+      <c r="B83" t="s">
+        <v>515</v>
+      </c>
+      <c r="C83" t="s">
+        <v>21</v>
+      </c>
+      <c r="D83" t="s">
+        <v>516</v>
+      </c>
+      <c r="E83" t="s">
+        <v>21</v>
+      </c>
+      <c r="F83" t="s">
+        <v>21</v>
+      </c>
+      <c r="G83" t="s">
+        <v>21</v>
+      </c>
+      <c r="H83" t="s">
+        <v>23</v>
+      </c>
+      <c r="I83" t="s">
+        <v>517</v>
+      </c>
+      <c r="J83" t="s">
+        <v>21</v>
+      </c>
+      <c r="K83" t="s">
+        <v>25</v>
+      </c>
+      <c r="L83" t="s">
+        <v>21</v>
+      </c>
+      <c r="M83" t="s">
+        <v>26</v>
+      </c>
+      <c r="N83" t="s">
+        <v>21</v>
+      </c>
+      <c r="O83" t="s">
+        <v>21</v>
+      </c>
+      <c r="P83" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>518</v>
+      </c>
+      <c r="R83" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A84">
+        <v>46</v>
+      </c>
+      <c r="B84" t="s">
+        <v>520</v>
+      </c>
+      <c r="C84" t="s">
+        <v>21</v>
+      </c>
+      <c r="D84" t="s">
+        <v>21</v>
+      </c>
+      <c r="E84" t="s">
+        <v>21</v>
+      </c>
+      <c r="F84" t="s">
+        <v>521</v>
+      </c>
+      <c r="G84" t="s">
+        <v>21</v>
+      </c>
+      <c r="H84" t="s">
+        <v>23</v>
+      </c>
+      <c r="I84" t="s">
+        <v>225</v>
+      </c>
+      <c r="J84" t="s">
+        <v>21</v>
+      </c>
+      <c r="K84" t="s">
+        <v>497</v>
+      </c>
+      <c r="L84" t="s">
+        <v>21</v>
+      </c>
+      <c r="M84" t="s">
+        <v>26</v>
+      </c>
+      <c r="N84" t="s">
+        <v>21</v>
+      </c>
+      <c r="O84" t="s">
+        <v>21</v>
+      </c>
+      <c r="P84" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>522</v>
+      </c>
+      <c r="R84" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A85">
+        <v>45</v>
+      </c>
+      <c r="B85" t="s">
+        <v>524</v>
+      </c>
+      <c r="C85" t="s">
+        <v>21</v>
+      </c>
+      <c r="D85" t="s">
+        <v>525</v>
+      </c>
+      <c r="E85" t="s">
+        <v>21</v>
+      </c>
+      <c r="F85" t="s">
+        <v>526</v>
+      </c>
+      <c r="G85" t="s">
+        <v>527</v>
+      </c>
+      <c r="H85" t="s">
+        <v>23</v>
+      </c>
+      <c r="I85" t="s">
+        <v>21</v>
+      </c>
+      <c r="J85" t="s">
+        <v>21</v>
+      </c>
+      <c r="K85" t="s">
+        <v>25</v>
+      </c>
+      <c r="L85" t="s">
+        <v>21</v>
+      </c>
+      <c r="M85" t="s">
+        <v>26</v>
+      </c>
+      <c r="N85" t="s">
+        <v>21</v>
+      </c>
+      <c r="O85" t="s">
+        <v>76</v>
+      </c>
+      <c r="P85" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>528</v>
+      </c>
+      <c r="R85" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>44</v>
+      </c>
+      <c r="B86" t="s">
+        <v>530</v>
+      </c>
+      <c r="C86" t="s">
+        <v>21</v>
+      </c>
+      <c r="D86" t="s">
+        <v>21</v>
+      </c>
+      <c r="E86" t="s">
+        <v>21</v>
+      </c>
+      <c r="F86" t="s">
+        <v>531</v>
+      </c>
+      <c r="G86" t="s">
+        <v>21</v>
+      </c>
+      <c r="H86" t="s">
+        <v>23</v>
+      </c>
+      <c r="I86" t="s">
+        <v>110</v>
+      </c>
+      <c r="J86" t="s">
+        <v>21</v>
+      </c>
+      <c r="K86" t="s">
+        <v>532</v>
+      </c>
+      <c r="L86" t="s">
+        <v>21</v>
+      </c>
+      <c r="M86" t="s">
+        <v>26</v>
+      </c>
+      <c r="N86" t="s">
+        <v>21</v>
+      </c>
+      <c r="O86" t="s">
+        <v>76</v>
+      </c>
+      <c r="P86" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>533</v>
+      </c>
+      <c r="R86" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A87">
+        <v>43</v>
+      </c>
+      <c r="B87" t="s">
+        <v>535</v>
+      </c>
+      <c r="C87" t="s">
+        <v>21</v>
+      </c>
+      <c r="D87" t="s">
+        <v>21</v>
+      </c>
+      <c r="E87" t="s">
+        <v>21</v>
+      </c>
+      <c r="F87" t="s">
+        <v>21</v>
+      </c>
+      <c r="G87" t="s">
+        <v>21</v>
+      </c>
+      <c r="H87" t="s">
+        <v>23</v>
+      </c>
+      <c r="I87" t="s">
+        <v>21</v>
+      </c>
+      <c r="J87" t="s">
+        <v>21</v>
+      </c>
+      <c r="K87" t="s">
+        <v>21</v>
+      </c>
+      <c r="L87" t="s">
+        <v>428</v>
+      </c>
+      <c r="M87" t="s">
+        <v>26</v>
+      </c>
+      <c r="N87" t="s">
+        <v>21</v>
+      </c>
+      <c r="O87" t="s">
+        <v>21</v>
+      </c>
+      <c r="P87" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>536</v>
+      </c>
+      <c r="R87" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>42</v>
+      </c>
+      <c r="B88" t="s">
+        <v>538</v>
+      </c>
+      <c r="C88" t="s">
+        <v>539</v>
+      </c>
+      <c r="D88" t="s">
+        <v>540</v>
+      </c>
+      <c r="E88" t="s">
+        <v>21</v>
+      </c>
+      <c r="F88" t="s">
+        <v>541</v>
+      </c>
+      <c r="G88" t="s">
+        <v>542</v>
+      </c>
+      <c r="H88" t="s">
+        <v>543</v>
+      </c>
+      <c r="I88" t="s">
+        <v>544</v>
+      </c>
+      <c r="J88" t="s">
+        <v>545</v>
+      </c>
+      <c r="K88" t="s">
+        <v>121</v>
+      </c>
+      <c r="L88" t="s">
+        <v>21</v>
+      </c>
+      <c r="M88" t="s">
+        <v>26</v>
+      </c>
+      <c r="N88" t="s">
+        <v>21</v>
+      </c>
+      <c r="O88" t="s">
+        <v>27</v>
+      </c>
+      <c r="P88" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>546</v>
+      </c>
+      <c r="R88" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>41</v>
+      </c>
+      <c r="B89" t="s">
+        <v>445</v>
+      </c>
+      <c r="C89" t="s">
+        <v>21</v>
+      </c>
+      <c r="D89" t="s">
+        <v>548</v>
+      </c>
+      <c r="E89" t="s">
+        <v>21</v>
+      </c>
+      <c r="F89" t="s">
+        <v>549</v>
+      </c>
+      <c r="G89" t="s">
+        <v>550</v>
+      </c>
+      <c r="H89" t="s">
+        <v>300</v>
+      </c>
+      <c r="I89" t="s">
+        <v>551</v>
+      </c>
+      <c r="J89" t="s">
+        <v>21</v>
+      </c>
+      <c r="K89" t="s">
+        <v>25</v>
+      </c>
+      <c r="L89" t="s">
+        <v>21</v>
+      </c>
+      <c r="M89" t="s">
+        <v>26</v>
+      </c>
+      <c r="N89" t="s">
+        <v>21</v>
+      </c>
+      <c r="O89" t="s">
+        <v>76</v>
+      </c>
+      <c r="P89" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>552</v>
+      </c>
+      <c r="R89" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A90">
+        <v>40</v>
+      </c>
+      <c r="B90" t="s">
+        <v>554</v>
+      </c>
+      <c r="C90" t="s">
+        <v>21</v>
+      </c>
+      <c r="D90" t="s">
+        <v>555</v>
+      </c>
+      <c r="E90" t="s">
+        <v>21</v>
+      </c>
+      <c r="F90" t="s">
+        <v>556</v>
+      </c>
+      <c r="G90" t="s">
+        <v>557</v>
+      </c>
+      <c r="H90" t="s">
+        <v>23</v>
+      </c>
+      <c r="I90" t="s">
+        <v>558</v>
+      </c>
+      <c r="J90" t="s">
+        <v>21</v>
+      </c>
+      <c r="K90" t="s">
+        <v>25</v>
+      </c>
+      <c r="L90" t="s">
+        <v>21</v>
+      </c>
+      <c r="M90" t="s">
+        <v>26</v>
+      </c>
+      <c r="N90" t="s">
+        <v>21</v>
+      </c>
+      <c r="O90" t="s">
+        <v>76</v>
+      </c>
+      <c r="P90" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>559</v>
+      </c>
+      <c r="R90" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A91">
+        <v>39</v>
+      </c>
+      <c r="B91" t="s">
+        <v>561</v>
+      </c>
+      <c r="C91" t="s">
+        <v>21</v>
+      </c>
+      <c r="D91" t="s">
+        <v>562</v>
+      </c>
+      <c r="E91" t="s">
+        <v>21</v>
+      </c>
+      <c r="F91" t="s">
+        <v>563</v>
+      </c>
+      <c r="G91" t="s">
+        <v>21</v>
+      </c>
+      <c r="H91" t="s">
+        <v>564</v>
+      </c>
+      <c r="I91" t="s">
+        <v>21</v>
+      </c>
+      <c r="J91" t="s">
+        <v>21</v>
+      </c>
+      <c r="K91" t="s">
+        <v>121</v>
+      </c>
+      <c r="L91" t="s">
+        <v>21</v>
+      </c>
+      <c r="M91" t="s">
+        <v>26</v>
+      </c>
+      <c r="N91" t="s">
+        <v>21</v>
+      </c>
+      <c r="O91" t="s">
+        <v>76</v>
+      </c>
+      <c r="P91" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>565</v>
+      </c>
+      <c r="R91" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A92">
+        <v>38</v>
+      </c>
+      <c r="B92" t="s">
+        <v>567</v>
+      </c>
+      <c r="C92" t="s">
+        <v>21</v>
+      </c>
+      <c r="D92" t="s">
+        <v>568</v>
+      </c>
+      <c r="E92" t="s">
+        <v>569</v>
+      </c>
+      <c r="F92" t="s">
+        <v>570</v>
+      </c>
+      <c r="G92" t="s">
+        <v>571</v>
+      </c>
+      <c r="H92" t="s">
+        <v>572</v>
+      </c>
+      <c r="I92" t="s">
+        <v>21</v>
+      </c>
+      <c r="J92" t="s">
+        <v>21</v>
+      </c>
+      <c r="K92" t="s">
+        <v>21</v>
+      </c>
+      <c r="L92" t="s">
+        <v>83</v>
+      </c>
+      <c r="M92" t="s">
+        <v>141</v>
+      </c>
+      <c r="N92" t="s">
+        <v>21</v>
+      </c>
+      <c r="O92" t="s">
+        <v>21</v>
+      </c>
+      <c r="P92" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>21</v>
+      </c>
+      <c r="R92" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A93">
+        <v>37</v>
+      </c>
+      <c r="B93" t="s">
+        <v>574</v>
+      </c>
+      <c r="C93" t="s">
+        <v>21</v>
+      </c>
+      <c r="D93" t="s">
+        <v>575</v>
+      </c>
+      <c r="E93" t="s">
+        <v>21</v>
+      </c>
+      <c r="F93" t="s">
+        <v>576</v>
+      </c>
+      <c r="G93" t="s">
+        <v>21</v>
+      </c>
+      <c r="H93" t="s">
+        <v>23</v>
+      </c>
+      <c r="I93" t="s">
+        <v>313</v>
+      </c>
+      <c r="J93" t="s">
+        <v>21</v>
+      </c>
+      <c r="K93" t="s">
+        <v>25</v>
+      </c>
+      <c r="L93" t="s">
+        <v>21</v>
+      </c>
+      <c r="M93" t="s">
+        <v>26</v>
+      </c>
+      <c r="N93" t="s">
+        <v>21</v>
+      </c>
+      <c r="O93" t="s">
+        <v>21</v>
+      </c>
+      <c r="P93" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>577</v>
+      </c>
+      <c r="R93" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A94">
+        <v>36</v>
+      </c>
+      <c r="B94" t="s">
+        <v>579</v>
+      </c>
+      <c r="C94" t="s">
+        <v>580</v>
+      </c>
+      <c r="D94" t="s">
+        <v>581</v>
+      </c>
+      <c r="E94" t="s">
+        <v>135</v>
+      </c>
+      <c r="F94" t="s">
+        <v>582</v>
+      </c>
+      <c r="G94" t="s">
+        <v>21</v>
+      </c>
+      <c r="H94" t="s">
+        <v>23</v>
+      </c>
+      <c r="I94" t="s">
+        <v>481</v>
+      </c>
+      <c r="J94" t="s">
+        <v>21</v>
+      </c>
+      <c r="K94" t="s">
+        <v>121</v>
+      </c>
+      <c r="L94" t="s">
+        <v>21</v>
+      </c>
+      <c r="M94" t="s">
+        <v>141</v>
+      </c>
+      <c r="N94" t="s">
+        <v>21</v>
+      </c>
+      <c r="O94" t="s">
+        <v>21</v>
+      </c>
+      <c r="P94" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>583</v>
+      </c>
+      <c r="R94" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A95">
+        <v>35</v>
+      </c>
+      <c r="B95" t="s">
+        <v>585</v>
+      </c>
+      <c r="C95" t="s">
+        <v>21</v>
+      </c>
+      <c r="D95" t="s">
+        <v>586</v>
+      </c>
+      <c r="E95" t="s">
+        <v>21</v>
+      </c>
+      <c r="F95" t="s">
+        <v>587</v>
+      </c>
+      <c r="G95" t="s">
+        <v>21</v>
+      </c>
+      <c r="H95" t="s">
+        <v>23</v>
+      </c>
+      <c r="I95" t="s">
+        <v>588</v>
+      </c>
+      <c r="J95" t="s">
+        <v>21</v>
+      </c>
+      <c r="K95" t="s">
+        <v>25</v>
+      </c>
+      <c r="L95" t="s">
+        <v>21</v>
+      </c>
+      <c r="M95" t="s">
+        <v>26</v>
+      </c>
+      <c r="N95" t="s">
+        <v>21</v>
+      </c>
+      <c r="O95" t="s">
+        <v>76</v>
+      </c>
+      <c r="P95" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>21</v>
+      </c>
+      <c r="R95" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A96">
+        <v>34</v>
+      </c>
+      <c r="B96" t="s">
+        <v>378</v>
+      </c>
+      <c r="C96" t="s">
+        <v>21</v>
+      </c>
+      <c r="D96" t="s">
+        <v>590</v>
+      </c>
+      <c r="E96" t="s">
+        <v>21</v>
+      </c>
+      <c r="F96" t="s">
+        <v>591</v>
+      </c>
+      <c r="G96" t="s">
+        <v>21</v>
+      </c>
+      <c r="H96" t="s">
+        <v>23</v>
+      </c>
+      <c r="I96" t="s">
+        <v>592</v>
+      </c>
+      <c r="J96" t="s">
+        <v>21</v>
+      </c>
+      <c r="K96" t="s">
+        <v>213</v>
+      </c>
+      <c r="L96" t="s">
+        <v>21</v>
+      </c>
+      <c r="M96" t="s">
+        <v>26</v>
+      </c>
+      <c r="N96" t="s">
+        <v>21</v>
+      </c>
+      <c r="O96" t="s">
+        <v>76</v>
+      </c>
+      <c r="P96" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>21</v>
+      </c>
+      <c r="R96" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A97">
+        <v>33</v>
+      </c>
+      <c r="B97" t="s">
+        <v>149</v>
+      </c>
+      <c r="C97" t="s">
+        <v>21</v>
+      </c>
+      <c r="D97" t="s">
+        <v>594</v>
+      </c>
+      <c r="E97" t="s">
+        <v>21</v>
+      </c>
+      <c r="F97" t="s">
+        <v>595</v>
+      </c>
+      <c r="G97" t="s">
+        <v>596</v>
+      </c>
+      <c r="H97" t="s">
+        <v>23</v>
+      </c>
+      <c r="I97" t="s">
+        <v>225</v>
+      </c>
+      <c r="J97" t="s">
+        <v>21</v>
+      </c>
+      <c r="K97" t="s">
+        <v>21</v>
+      </c>
+      <c r="L97" t="s">
+        <v>21</v>
+      </c>
+      <c r="M97" t="s">
+        <v>26</v>
+      </c>
+      <c r="N97" t="s">
+        <v>21</v>
+      </c>
+      <c r="O97" t="s">
+        <v>21</v>
+      </c>
+      <c r="P97" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>597</v>
+      </c>
+      <c r="R97" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A98">
+        <v>32</v>
+      </c>
+      <c r="B98" t="s">
+        <v>599</v>
+      </c>
+      <c r="C98" t="s">
+        <v>21</v>
+      </c>
+      <c r="D98" t="s">
+        <v>600</v>
+      </c>
+      <c r="E98" t="s">
+        <v>21</v>
+      </c>
+      <c r="F98" t="s">
+        <v>21</v>
+      </c>
+      <c r="G98" t="s">
+        <v>601</v>
+      </c>
+      <c r="H98" t="s">
+        <v>23</v>
+      </c>
+      <c r="I98" t="s">
+        <v>225</v>
+      </c>
+      <c r="J98" t="s">
+        <v>21</v>
+      </c>
+      <c r="K98" t="s">
+        <v>25</v>
+      </c>
+      <c r="L98" t="s">
+        <v>21</v>
+      </c>
+      <c r="M98" t="s">
+        <v>26</v>
+      </c>
+      <c r="N98" t="s">
+        <v>21</v>
+      </c>
+      <c r="O98" t="s">
+        <v>76</v>
+      </c>
+      <c r="P98" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>21</v>
+      </c>
+      <c r="R98" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A99">
+        <v>31</v>
+      </c>
+      <c r="B99" t="s">
+        <v>603</v>
+      </c>
+      <c r="C99" t="s">
+        <v>21</v>
+      </c>
+      <c r="D99" t="s">
+        <v>604</v>
+      </c>
+      <c r="E99" t="s">
+        <v>21</v>
+      </c>
+      <c r="F99" t="s">
+        <v>605</v>
+      </c>
+      <c r="G99" t="s">
+        <v>21</v>
+      </c>
+      <c r="H99" t="s">
+        <v>23</v>
+      </c>
+      <c r="I99" t="s">
+        <v>225</v>
+      </c>
+      <c r="J99" t="s">
+        <v>21</v>
+      </c>
+      <c r="K99" t="s">
+        <v>139</v>
+      </c>
+      <c r="L99" t="s">
+        <v>21</v>
+      </c>
+      <c r="M99" t="s">
+        <v>26</v>
+      </c>
+      <c r="N99" t="s">
+        <v>21</v>
+      </c>
+      <c r="O99" t="s">
+        <v>76</v>
+      </c>
+      <c r="P99" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>606</v>
+      </c>
+      <c r="R99" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A100">
+        <v>30</v>
+      </c>
+      <c r="B100" t="s">
+        <v>608</v>
+      </c>
+      <c r="C100" t="s">
+        <v>21</v>
+      </c>
+      <c r="D100" t="s">
+        <v>21</v>
+      </c>
+      <c r="E100" t="s">
+        <v>21</v>
+      </c>
+      <c r="F100" t="s">
+        <v>609</v>
+      </c>
+      <c r="G100" t="s">
+        <v>610</v>
+      </c>
+      <c r="H100" t="s">
+        <v>23</v>
+      </c>
+      <c r="I100" t="s">
+        <v>611</v>
+      </c>
+      <c r="J100" t="s">
+        <v>21</v>
+      </c>
+      <c r="K100" t="s">
+        <v>25</v>
+      </c>
+      <c r="L100" t="s">
+        <v>612</v>
+      </c>
+      <c r="M100" t="s">
+        <v>26</v>
+      </c>
+      <c r="N100" t="s">
+        <v>21</v>
+      </c>
+      <c r="O100" t="s">
+        <v>27</v>
+      </c>
+      <c r="P100" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>613</v>
+      </c>
+      <c r="R100" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A101">
         <v>29</v>
+      </c>
+      <c r="B101" t="s">
+        <v>615</v>
+      </c>
+      <c r="C101" t="s">
+        <v>21</v>
+      </c>
+      <c r="D101" t="s">
+        <v>616</v>
+      </c>
+      <c r="E101" t="s">
+        <v>21</v>
+      </c>
+      <c r="F101" t="s">
+        <v>617</v>
+      </c>
+      <c r="G101" t="s">
+        <v>21</v>
+      </c>
+      <c r="H101" t="s">
+        <v>23</v>
+      </c>
+      <c r="I101" t="s">
+        <v>618</v>
+      </c>
+      <c r="J101" t="s">
+        <v>21</v>
+      </c>
+      <c r="K101" t="s">
+        <v>21</v>
+      </c>
+      <c r="L101" t="s">
+        <v>21</v>
+      </c>
+      <c r="M101" t="s">
+        <v>26</v>
+      </c>
+      <c r="N101" t="s">
+        <v>21</v>
+      </c>
+      <c r="O101" t="s">
+        <v>76</v>
+      </c>
+      <c r="P101" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>619</v>
+      </c>
+      <c r="R101" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A102">
+        <v>28</v>
+      </c>
+      <c r="B102" t="s">
+        <v>621</v>
+      </c>
+      <c r="C102" t="s">
+        <v>21</v>
+      </c>
+      <c r="D102" t="s">
+        <v>622</v>
+      </c>
+      <c r="E102" t="s">
+        <v>21</v>
+      </c>
+      <c r="F102" t="s">
+        <v>623</v>
+      </c>
+      <c r="G102" t="s">
+        <v>624</v>
+      </c>
+      <c r="H102" t="s">
+        <v>23</v>
+      </c>
+      <c r="I102" t="s">
+        <v>21</v>
+      </c>
+      <c r="J102" t="s">
+        <v>21</v>
+      </c>
+      <c r="K102" t="s">
+        <v>25</v>
+      </c>
+      <c r="L102" t="s">
+        <v>21</v>
+      </c>
+      <c r="M102" t="s">
+        <v>26</v>
+      </c>
+      <c r="N102" t="s">
+        <v>21</v>
+      </c>
+      <c r="O102" t="s">
+        <v>76</v>
+      </c>
+      <c r="P102" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>625</v>
+      </c>
+      <c r="R102" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A103">
+        <v>27</v>
+      </c>
+      <c r="B103" t="s">
+        <v>627</v>
+      </c>
+      <c r="C103" t="s">
+        <v>21</v>
+      </c>
+      <c r="D103" t="s">
+        <v>628</v>
+      </c>
+      <c r="E103" t="s">
+        <v>21</v>
+      </c>
+      <c r="F103" t="s">
+        <v>629</v>
+      </c>
+      <c r="G103" t="s">
+        <v>630</v>
+      </c>
+      <c r="H103" t="s">
+        <v>23</v>
+      </c>
+      <c r="I103" t="s">
+        <v>225</v>
+      </c>
+      <c r="J103" t="s">
+        <v>21</v>
+      </c>
+      <c r="K103" t="s">
+        <v>25</v>
+      </c>
+      <c r="L103" t="s">
+        <v>21</v>
+      </c>
+      <c r="M103" t="s">
+        <v>26</v>
+      </c>
+      <c r="N103" t="s">
+        <v>21</v>
+      </c>
+      <c r="O103" t="s">
+        <v>21</v>
+      </c>
+      <c r="P103" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>631</v>
+      </c>
+      <c r="R103" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A104">
+        <v>26</v>
+      </c>
+      <c r="B104" t="s">
+        <v>633</v>
+      </c>
+      <c r="C104" t="s">
+        <v>21</v>
+      </c>
+      <c r="D104" t="s">
+        <v>634</v>
+      </c>
+      <c r="E104" t="s">
+        <v>21</v>
+      </c>
+      <c r="F104" t="s">
+        <v>21</v>
+      </c>
+      <c r="G104" t="s">
+        <v>635</v>
+      </c>
+      <c r="H104" t="s">
+        <v>23</v>
+      </c>
+      <c r="I104" t="s">
+        <v>110</v>
+      </c>
+      <c r="J104" t="s">
+        <v>21</v>
+      </c>
+      <c r="K104" t="s">
+        <v>21</v>
+      </c>
+      <c r="L104" t="s">
+        <v>21</v>
+      </c>
+      <c r="M104" t="s">
+        <v>26</v>
+      </c>
+      <c r="N104" t="s">
+        <v>21</v>
+      </c>
+      <c r="O104" t="s">
+        <v>76</v>
+      </c>
+      <c r="P104" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>636</v>
+      </c>
+      <c r="R104" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A105">
+        <v>25</v>
+      </c>
+      <c r="B105" t="s">
+        <v>638</v>
+      </c>
+      <c r="C105" t="s">
+        <v>21</v>
+      </c>
+      <c r="D105" t="s">
+        <v>21</v>
+      </c>
+      <c r="E105" t="s">
+        <v>21</v>
+      </c>
+      <c r="F105" t="s">
+        <v>21</v>
+      </c>
+      <c r="G105" t="s">
+        <v>21</v>
+      </c>
+      <c r="H105" t="s">
+        <v>23</v>
+      </c>
+      <c r="I105" t="s">
+        <v>639</v>
+      </c>
+      <c r="J105" t="s">
+        <v>21</v>
+      </c>
+      <c r="K105" t="s">
+        <v>640</v>
+      </c>
+      <c r="L105" t="s">
+        <v>641</v>
+      </c>
+      <c r="M105" t="s">
+        <v>26</v>
+      </c>
+      <c r="N105" t="s">
+        <v>21</v>
+      </c>
+      <c r="O105" t="s">
+        <v>21</v>
+      </c>
+      <c r="P105" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>642</v>
+      </c>
+      <c r="R105" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A106">
+        <v>24</v>
+      </c>
+      <c r="B106" t="s">
+        <v>41</v>
+      </c>
+      <c r="C106" t="s">
+        <v>21</v>
+      </c>
+      <c r="D106" t="s">
+        <v>21</v>
+      </c>
+      <c r="E106" t="s">
+        <v>21</v>
+      </c>
+      <c r="F106" t="s">
+        <v>644</v>
+      </c>
+      <c r="G106" t="s">
+        <v>645</v>
+      </c>
+      <c r="H106" t="s">
+        <v>646</v>
+      </c>
+      <c r="I106" t="s">
+        <v>647</v>
+      </c>
+      <c r="J106" t="s">
+        <v>21</v>
+      </c>
+      <c r="K106" t="s">
+        <v>21</v>
+      </c>
+      <c r="L106" t="s">
+        <v>21</v>
+      </c>
+      <c r="M106" t="s">
+        <v>141</v>
+      </c>
+      <c r="N106" t="s">
+        <v>21</v>
+      </c>
+      <c r="O106" t="s">
+        <v>21</v>
+      </c>
+      <c r="P106" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>648</v>
+      </c>
+      <c r="R106" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A107">
+        <v>23</v>
+      </c>
+      <c r="B107" t="s">
+        <v>44</v>
+      </c>
+      <c r="C107" t="s">
+        <v>21</v>
+      </c>
+      <c r="D107" t="s">
+        <v>650</v>
+      </c>
+      <c r="E107" t="s">
+        <v>21</v>
+      </c>
+      <c r="F107" t="s">
+        <v>651</v>
+      </c>
+      <c r="G107" t="s">
+        <v>652</v>
+      </c>
+      <c r="H107" t="s">
+        <v>23</v>
+      </c>
+      <c r="I107" t="s">
+        <v>653</v>
+      </c>
+      <c r="J107" t="s">
+        <v>21</v>
+      </c>
+      <c r="K107" t="s">
+        <v>21</v>
+      </c>
+      <c r="L107" t="s">
+        <v>21</v>
+      </c>
+      <c r="M107" t="s">
+        <v>26</v>
+      </c>
+      <c r="N107" t="s">
+        <v>21</v>
+      </c>
+      <c r="O107" t="s">
+        <v>76</v>
+      </c>
+      <c r="P107" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>21</v>
+      </c>
+      <c r="R107" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A108">
+        <v>22</v>
+      </c>
+      <c r="B108" t="s">
+        <v>655</v>
+      </c>
+      <c r="C108" t="s">
+        <v>21</v>
+      </c>
+      <c r="D108" t="s">
+        <v>21</v>
+      </c>
+      <c r="E108" t="s">
+        <v>21</v>
+      </c>
+      <c r="F108" t="s">
+        <v>21</v>
+      </c>
+      <c r="G108" t="s">
+        <v>21</v>
+      </c>
+      <c r="H108" t="s">
+        <v>23</v>
+      </c>
+      <c r="I108" t="s">
+        <v>21</v>
+      </c>
+      <c r="J108" t="s">
+        <v>21</v>
+      </c>
+      <c r="K108" t="s">
+        <v>21</v>
+      </c>
+      <c r="L108" t="s">
+        <v>21</v>
+      </c>
+      <c r="M108" t="s">
+        <v>26</v>
+      </c>
+      <c r="N108" t="s">
+        <v>21</v>
+      </c>
+      <c r="O108" t="s">
+        <v>21</v>
+      </c>
+      <c r="P108" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>21</v>
+      </c>
+      <c r="R108" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A109">
+        <v>21</v>
+      </c>
+      <c r="B109" t="s">
+        <v>431</v>
+      </c>
+      <c r="C109" t="s">
+        <v>21</v>
+      </c>
+      <c r="D109" t="s">
+        <v>657</v>
+      </c>
+      <c r="E109" t="s">
+        <v>21</v>
+      </c>
+      <c r="F109" t="s">
+        <v>658</v>
+      </c>
+      <c r="G109" t="s">
+        <v>659</v>
+      </c>
+      <c r="H109" t="s">
+        <v>23</v>
+      </c>
+      <c r="I109" t="s">
+        <v>660</v>
+      </c>
+      <c r="J109" t="s">
+        <v>21</v>
+      </c>
+      <c r="K109" t="s">
+        <v>25</v>
+      </c>
+      <c r="L109" t="s">
+        <v>21</v>
+      </c>
+      <c r="M109" t="s">
+        <v>26</v>
+      </c>
+      <c r="N109" t="s">
+        <v>21</v>
+      </c>
+      <c r="O109" t="s">
+        <v>21</v>
+      </c>
+      <c r="P109" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>661</v>
+      </c>
+      <c r="R109" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A110">
+        <v>20</v>
+      </c>
+      <c r="B110" t="s">
+        <v>663</v>
+      </c>
+      <c r="C110" t="s">
+        <v>21</v>
+      </c>
+      <c r="D110" t="s">
+        <v>664</v>
+      </c>
+      <c r="E110" t="s">
+        <v>21</v>
+      </c>
+      <c r="F110" t="s">
+        <v>665</v>
+      </c>
+      <c r="G110" t="s">
+        <v>21</v>
+      </c>
+      <c r="H110" t="s">
+        <v>23</v>
+      </c>
+      <c r="I110" t="s">
+        <v>21</v>
+      </c>
+      <c r="J110" t="s">
+        <v>21</v>
+      </c>
+      <c r="K110" t="s">
+        <v>121</v>
+      </c>
+      <c r="L110" t="s">
+        <v>21</v>
+      </c>
+      <c r="M110" t="s">
+        <v>26</v>
+      </c>
+      <c r="N110" t="s">
+        <v>21</v>
+      </c>
+      <c r="O110" t="s">
+        <v>21</v>
+      </c>
+      <c r="P110" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>666</v>
+      </c>
+      <c r="R110" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A111">
+        <v>19</v>
+      </c>
+      <c r="B111" t="s">
+        <v>668</v>
+      </c>
+      <c r="C111" t="s">
+        <v>21</v>
+      </c>
+      <c r="D111" t="s">
+        <v>669</v>
+      </c>
+      <c r="E111" t="s">
+        <v>21</v>
+      </c>
+      <c r="F111" t="s">
+        <v>670</v>
+      </c>
+      <c r="G111" t="s">
+        <v>671</v>
+      </c>
+      <c r="H111" t="s">
+        <v>23</v>
+      </c>
+      <c r="I111" t="s">
+        <v>672</v>
+      </c>
+      <c r="J111" t="s">
+        <v>21</v>
+      </c>
+      <c r="K111" t="s">
+        <v>119</v>
+      </c>
+      <c r="L111" t="s">
+        <v>21</v>
+      </c>
+      <c r="M111" t="s">
+        <v>26</v>
+      </c>
+      <c r="N111" t="s">
+        <v>21</v>
+      </c>
+      <c r="O111" t="s">
+        <v>21</v>
+      </c>
+      <c r="P111" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>673</v>
+      </c>
+      <c r="R111" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A112">
+        <v>18</v>
+      </c>
+      <c r="B112" t="s">
+        <v>675</v>
+      </c>
+      <c r="C112" t="s">
+        <v>21</v>
+      </c>
+      <c r="D112" t="s">
+        <v>676</v>
+      </c>
+      <c r="E112" t="s">
+        <v>21</v>
+      </c>
+      <c r="F112" t="s">
+        <v>677</v>
+      </c>
+      <c r="G112" t="s">
+        <v>21</v>
+      </c>
+      <c r="H112" t="s">
+        <v>678</v>
+      </c>
+      <c r="I112" t="s">
+        <v>21</v>
+      </c>
+      <c r="J112" t="s">
+        <v>21</v>
+      </c>
+      <c r="K112" t="s">
+        <v>21</v>
+      </c>
+      <c r="L112" t="s">
+        <v>21</v>
+      </c>
+      <c r="M112" t="s">
+        <v>26</v>
+      </c>
+      <c r="N112" t="s">
+        <v>21</v>
+      </c>
+      <c r="O112" t="s">
+        <v>21</v>
+      </c>
+      <c r="P112" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>679</v>
+      </c>
+      <c r="R112" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A113">
+        <v>17</v>
+      </c>
+      <c r="B113" t="s">
+        <v>681</v>
+      </c>
+      <c r="C113" t="s">
+        <v>21</v>
+      </c>
+      <c r="D113" t="s">
+        <v>21</v>
+      </c>
+      <c r="E113" t="s">
+        <v>21</v>
+      </c>
+      <c r="F113" t="s">
+        <v>21</v>
+      </c>
+      <c r="G113" t="s">
+        <v>21</v>
+      </c>
+      <c r="H113" t="s">
+        <v>23</v>
+      </c>
+      <c r="I113" t="s">
+        <v>21</v>
+      </c>
+      <c r="J113" t="s">
+        <v>21</v>
+      </c>
+      <c r="K113" t="s">
+        <v>21</v>
+      </c>
+      <c r="L113" t="s">
+        <v>21</v>
+      </c>
+      <c r="M113" t="s">
+        <v>26</v>
+      </c>
+      <c r="N113" t="s">
+        <v>21</v>
+      </c>
+      <c r="O113" t="s">
+        <v>21</v>
+      </c>
+      <c r="P113" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>682</v>
+      </c>
+      <c r="R113" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A114">
+        <v>16</v>
+      </c>
+      <c r="B114" t="s">
+        <v>684</v>
+      </c>
+      <c r="C114" t="s">
+        <v>21</v>
+      </c>
+      <c r="D114" t="s">
+        <v>685</v>
+      </c>
+      <c r="E114" t="s">
+        <v>21</v>
+      </c>
+      <c r="F114" t="s">
+        <v>686</v>
+      </c>
+      <c r="G114" t="s">
+        <v>21</v>
+      </c>
+      <c r="H114" t="s">
+        <v>23</v>
+      </c>
+      <c r="I114" t="s">
+        <v>687</v>
+      </c>
+      <c r="J114" t="s">
+        <v>21</v>
+      </c>
+      <c r="K114" t="s">
+        <v>497</v>
+      </c>
+      <c r="L114" t="s">
+        <v>688</v>
+      </c>
+      <c r="M114" t="s">
+        <v>26</v>
+      </c>
+      <c r="N114" t="s">
+        <v>21</v>
+      </c>
+      <c r="O114" t="s">
+        <v>21</v>
+      </c>
+      <c r="P114" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>689</v>
+      </c>
+      <c r="R114" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A115">
+        <v>15</v>
+      </c>
+      <c r="B115" t="s">
+        <v>691</v>
+      </c>
+      <c r="C115" t="s">
+        <v>21</v>
+      </c>
+      <c r="D115" t="s">
+        <v>692</v>
+      </c>
+      <c r="E115" t="s">
+        <v>21</v>
+      </c>
+      <c r="F115" t="s">
+        <v>693</v>
+      </c>
+      <c r="G115" t="s">
+        <v>694</v>
+      </c>
+      <c r="H115" t="s">
+        <v>23</v>
+      </c>
+      <c r="I115" t="s">
+        <v>21</v>
+      </c>
+      <c r="J115" t="s">
+        <v>21</v>
+      </c>
+      <c r="K115" t="s">
+        <v>25</v>
+      </c>
+      <c r="L115" t="s">
+        <v>21</v>
+      </c>
+      <c r="M115" t="s">
+        <v>26</v>
+      </c>
+      <c r="N115" t="s">
+        <v>21</v>
+      </c>
+      <c r="O115" t="s">
+        <v>76</v>
+      </c>
+      <c r="P115" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>695</v>
+      </c>
+      <c r="R115" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A116">
+        <v>14</v>
+      </c>
+      <c r="B116" t="s">
+        <v>697</v>
+      </c>
+      <c r="C116" t="s">
+        <v>21</v>
+      </c>
+      <c r="D116" t="s">
+        <v>698</v>
+      </c>
+      <c r="E116" t="s">
+        <v>21</v>
+      </c>
+      <c r="F116" t="s">
+        <v>699</v>
+      </c>
+      <c r="G116" t="s">
+        <v>21</v>
+      </c>
+      <c r="H116" t="s">
+        <v>23</v>
+      </c>
+      <c r="I116" t="s">
+        <v>700</v>
+      </c>
+      <c r="J116" t="s">
+        <v>21</v>
+      </c>
+      <c r="K116" t="s">
+        <v>436</v>
+      </c>
+      <c r="L116" t="s">
+        <v>701</v>
+      </c>
+      <c r="M116" t="s">
+        <v>26</v>
+      </c>
+      <c r="N116" t="s">
+        <v>21</v>
+      </c>
+      <c r="O116" t="s">
+        <v>21</v>
+      </c>
+      <c r="P116" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>702</v>
+      </c>
+      <c r="R116" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A117">
+        <v>13</v>
+      </c>
+      <c r="B117" t="s">
+        <v>704</v>
+      </c>
+      <c r="C117" t="s">
+        <v>705</v>
+      </c>
+      <c r="D117" t="s">
+        <v>706</v>
+      </c>
+      <c r="E117" t="s">
+        <v>21</v>
+      </c>
+      <c r="F117" t="s">
+        <v>707</v>
+      </c>
+      <c r="G117" t="s">
+        <v>21</v>
+      </c>
+      <c r="H117" t="s">
+        <v>38</v>
+      </c>
+      <c r="I117" t="s">
+        <v>21</v>
+      </c>
+      <c r="J117" t="s">
+        <v>21</v>
+      </c>
+      <c r="K117" t="s">
+        <v>21</v>
+      </c>
+      <c r="L117" t="s">
+        <v>641</v>
+      </c>
+      <c r="M117" t="s">
+        <v>26</v>
+      </c>
+      <c r="N117" t="s">
+        <v>21</v>
+      </c>
+      <c r="O117" t="s">
+        <v>27</v>
+      </c>
+      <c r="P117" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>708</v>
+      </c>
+      <c r="R117" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A118">
+        <v>12</v>
+      </c>
+      <c r="B118" t="s">
+        <v>710</v>
+      </c>
+      <c r="C118" t="s">
+        <v>21</v>
+      </c>
+      <c r="D118" t="s">
+        <v>711</v>
+      </c>
+      <c r="E118" t="s">
+        <v>21</v>
+      </c>
+      <c r="F118" t="s">
+        <v>712</v>
+      </c>
+      <c r="G118" t="s">
+        <v>713</v>
+      </c>
+      <c r="H118" t="s">
+        <v>23</v>
+      </c>
+      <c r="I118" t="s">
+        <v>714</v>
+      </c>
+      <c r="J118" t="s">
+        <v>21</v>
+      </c>
+      <c r="K118" t="s">
+        <v>121</v>
+      </c>
+      <c r="L118" t="s">
+        <v>21</v>
+      </c>
+      <c r="M118" t="s">
+        <v>26</v>
+      </c>
+      <c r="N118" t="s">
+        <v>21</v>
+      </c>
+      <c r="O118" t="s">
+        <v>76</v>
+      </c>
+      <c r="P118" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>715</v>
+      </c>
+      <c r="R118" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="119" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A119">
+        <v>11</v>
+      </c>
+      <c r="B119" t="s">
+        <v>717</v>
+      </c>
+      <c r="C119" t="s">
+        <v>21</v>
+      </c>
+      <c r="D119" t="s">
+        <v>21</v>
+      </c>
+      <c r="E119" t="s">
+        <v>21</v>
+      </c>
+      <c r="F119" t="s">
+        <v>21</v>
+      </c>
+      <c r="G119" t="s">
+        <v>21</v>
+      </c>
+      <c r="H119" t="s">
+        <v>23</v>
+      </c>
+      <c r="I119" t="s">
+        <v>21</v>
+      </c>
+      <c r="J119" t="s">
+        <v>21</v>
+      </c>
+      <c r="K119" t="s">
+        <v>21</v>
+      </c>
+      <c r="L119" t="s">
+        <v>21</v>
+      </c>
+      <c r="M119" t="s">
+        <v>26</v>
+      </c>
+      <c r="N119" t="s">
+        <v>21</v>
+      </c>
+      <c r="O119" t="s">
+        <v>21</v>
+      </c>
+      <c r="P119" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>21</v>
+      </c>
+      <c r="R119" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="120" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A120">
+        <v>10</v>
+      </c>
+      <c r="B120" t="s">
+        <v>719</v>
+      </c>
+      <c r="C120" t="s">
+        <v>21</v>
+      </c>
+      <c r="D120" t="s">
+        <v>720</v>
+      </c>
+      <c r="E120" t="s">
+        <v>21</v>
+      </c>
+      <c r="F120" t="s">
+        <v>21</v>
+      </c>
+      <c r="G120" t="s">
+        <v>721</v>
+      </c>
+      <c r="H120" t="s">
+        <v>23</v>
+      </c>
+      <c r="I120" t="s">
+        <v>722</v>
+      </c>
+      <c r="J120" t="s">
+        <v>21</v>
+      </c>
+      <c r="K120" t="s">
+        <v>21</v>
+      </c>
+      <c r="L120" t="s">
+        <v>21</v>
+      </c>
+      <c r="M120" t="s">
+        <v>26</v>
+      </c>
+      <c r="N120" t="s">
+        <v>21</v>
+      </c>
+      <c r="O120" t="s">
+        <v>21</v>
+      </c>
+      <c r="P120" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>21</v>
+      </c>
+      <c r="R120" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="121" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A121">
+        <v>9</v>
+      </c>
+      <c r="B121" t="s">
+        <v>724</v>
+      </c>
+      <c r="C121" t="s">
+        <v>21</v>
+      </c>
+      <c r="D121" t="s">
+        <v>21</v>
+      </c>
+      <c r="E121" t="s">
+        <v>21</v>
+      </c>
+      <c r="F121" t="s">
+        <v>21</v>
+      </c>
+      <c r="G121" t="s">
+        <v>21</v>
+      </c>
+      <c r="H121" t="s">
+        <v>38</v>
+      </c>
+      <c r="I121" t="s">
+        <v>21</v>
+      </c>
+      <c r="J121" t="s">
+        <v>21</v>
+      </c>
+      <c r="K121" t="s">
+        <v>21</v>
+      </c>
+      <c r="L121" t="s">
+        <v>21</v>
+      </c>
+      <c r="M121" t="s">
+        <v>26</v>
+      </c>
+      <c r="N121" t="s">
+        <v>21</v>
+      </c>
+      <c r="O121" t="s">
+        <v>498</v>
+      </c>
+      <c r="P121" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>725</v>
+      </c>
+      <c r="R121" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A122">
+        <v>8</v>
+      </c>
+      <c r="B122" t="s">
+        <v>493</v>
+      </c>
+      <c r="C122" t="s">
+        <v>21</v>
+      </c>
+      <c r="D122" t="s">
+        <v>727</v>
+      </c>
+      <c r="E122" t="s">
+        <v>21</v>
+      </c>
+      <c r="F122" t="s">
+        <v>728</v>
+      </c>
+      <c r="G122" t="s">
+        <v>729</v>
+      </c>
+      <c r="H122" t="s">
+        <v>23</v>
+      </c>
+      <c r="I122" t="s">
+        <v>730</v>
+      </c>
+      <c r="J122" t="s">
+        <v>21</v>
+      </c>
+      <c r="K122" t="s">
+        <v>25</v>
+      </c>
+      <c r="L122" t="s">
+        <v>21</v>
+      </c>
+      <c r="M122" t="s">
+        <v>141</v>
+      </c>
+      <c r="N122" t="s">
+        <v>21</v>
+      </c>
+      <c r="O122" t="s">
+        <v>21</v>
+      </c>
+      <c r="P122" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>731</v>
+      </c>
+      <c r="R122" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A123">
+        <v>7</v>
+      </c>
+      <c r="B123" t="s">
+        <v>733</v>
+      </c>
+      <c r="C123" t="s">
+        <v>734</v>
+      </c>
+      <c r="D123" t="s">
+        <v>735</v>
+      </c>
+      <c r="E123" t="s">
+        <v>21</v>
+      </c>
+      <c r="F123" t="s">
+        <v>736</v>
+      </c>
+      <c r="G123" t="s">
+        <v>21</v>
+      </c>
+      <c r="H123" t="s">
+        <v>23</v>
+      </c>
+      <c r="I123" t="s">
+        <v>737</v>
+      </c>
+      <c r="J123" t="s">
+        <v>21</v>
+      </c>
+      <c r="K123" t="s">
+        <v>139</v>
+      </c>
+      <c r="L123" t="s">
+        <v>21</v>
+      </c>
+      <c r="M123" t="s">
+        <v>26</v>
+      </c>
+      <c r="N123" t="s">
+        <v>21</v>
+      </c>
+      <c r="O123" t="s">
+        <v>21</v>
+      </c>
+      <c r="P123" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>738</v>
+      </c>
+      <c r="R123" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A124">
+        <v>6</v>
+      </c>
+      <c r="B124" t="s">
+        <v>740</v>
+      </c>
+      <c r="C124" t="s">
+        <v>21</v>
+      </c>
+      <c r="D124" t="s">
+        <v>741</v>
+      </c>
+      <c r="E124" t="s">
+        <v>742</v>
+      </c>
+      <c r="F124" t="s">
+        <v>743</v>
+      </c>
+      <c r="G124" t="s">
+        <v>21</v>
+      </c>
+      <c r="H124" t="s">
+        <v>300</v>
+      </c>
+      <c r="I124" t="s">
+        <v>21</v>
+      </c>
+      <c r="J124" t="s">
+        <v>21</v>
+      </c>
+      <c r="K124" t="s">
+        <v>25</v>
+      </c>
+      <c r="L124" t="s">
+        <v>21</v>
+      </c>
+      <c r="M124" t="s">
+        <v>141</v>
+      </c>
+      <c r="N124" t="s">
+        <v>21</v>
+      </c>
+      <c r="O124" t="s">
+        <v>498</v>
+      </c>
+      <c r="P124" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>744</v>
+      </c>
+      <c r="R124" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A125">
+        <v>5</v>
+      </c>
+      <c r="B125" t="s">
+        <v>746</v>
+      </c>
+      <c r="C125" t="s">
+        <v>747</v>
+      </c>
+      <c r="D125" t="s">
+        <v>748</v>
+      </c>
+      <c r="E125" t="s">
+        <v>21</v>
+      </c>
+      <c r="F125" t="s">
+        <v>749</v>
+      </c>
+      <c r="G125" t="s">
+        <v>750</v>
+      </c>
+      <c r="H125" t="s">
+        <v>23</v>
+      </c>
+      <c r="I125" t="s">
+        <v>751</v>
+      </c>
+      <c r="J125" t="s">
+        <v>21</v>
+      </c>
+      <c r="K125" t="s">
+        <v>497</v>
+      </c>
+      <c r="L125" t="s">
+        <v>83</v>
+      </c>
+      <c r="M125" t="s">
+        <v>26</v>
+      </c>
+      <c r="N125" t="s">
+        <v>21</v>
+      </c>
+      <c r="O125" t="s">
+        <v>21</v>
+      </c>
+      <c r="P125" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>752</v>
+      </c>
+      <c r="R125" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>754</v>
+      </c>
+      <c r="C126" t="s">
+        <v>754</v>
+      </c>
+      <c r="D126" t="s">
+        <v>755</v>
+      </c>
+      <c r="E126" t="s">
+        <v>21</v>
+      </c>
+      <c r="F126" t="s">
+        <v>756</v>
+      </c>
+      <c r="G126" t="s">
+        <v>21</v>
+      </c>
+      <c r="H126" t="s">
+        <v>300</v>
+      </c>
+      <c r="I126" t="s">
+        <v>21</v>
+      </c>
+      <c r="J126" t="s">
+        <v>21</v>
+      </c>
+      <c r="K126" t="s">
+        <v>21</v>
+      </c>
+      <c r="L126" t="s">
+        <v>757</v>
+      </c>
+      <c r="M126" t="s">
+        <v>26</v>
+      </c>
+      <c r="N126" t="s">
+        <v>21</v>
+      </c>
+      <c r="O126" t="s">
+        <v>21</v>
+      </c>
+      <c r="P126" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>758</v>
+      </c>
+      <c r="R126" t="s">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">